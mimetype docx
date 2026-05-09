--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernadette Julier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernadette-julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9976-8818</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168856255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse en génétique et amélioration des plantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nombreuses collaborations avec des écophysiologistes et agronomes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise principale sur une légumineuse fourragère (la luzerne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of legumes in protein sovereignty in Europe and Africa -issues, differences and complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julier Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall Saliou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art14-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRAE Prairies genebank for ex situ conservation of forage and turf species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, S2, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.CWLJ2580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic insights into alfalfa diversity: Identifying critical loci for enhanced resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Arcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Živanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.e70155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.70155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des légumineuses dans la souveraineté protéique en Europe et en Afrique - enjeux, différences et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julier Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall Saliou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and genomic prediction for resistance to anthracnose in alfalfa ( Medicago sativa )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Varietal Heterogeneity in Pooled Samples of Cross-Pollinated Crops Using Genetic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M I Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.e70009. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.70009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The older the better? Delayed complementarity, overyielding, and improved residue composition in ageing alfalfa-fescue mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499 (1-2), pp.553-567. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intraspecific genetic variation on interspecific competition: a theoretical case study of forage binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1356506. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1356506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed control, protein and forage yield of seven grass species in lucerne-grass associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309 (1), pp.109308. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des légumineuses fourragères pour accroitre leur rôle agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide genotyping data renew knowledge on genetic diversity of a worldwide alfalfa collection and give insights on genetic control of phenology traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djura Karagić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1196134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1196134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using perennial plant varieties for use as living mulch for winter cereals. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.110. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00844-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des légumineuses pérennes dans une agriculture agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume breeding for the agroecological transition of global agri-food systems: a european perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Rubiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carlota Vaz Patto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.782574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés nouvelles pour un usage en interculture : identification et choix des indicateurs, des méthodes transférables et des outils expérimentaux adaptés aux cultures intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclercq Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/pbx3-tv87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for grazing tolerance, autumn dormancy and growth habit offers prospects for marker-assisted selection in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (8), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-021-02897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Domestication and Selection of Lucerne: A New Perspective From the Genetic Diversity for Seed Germination in Response to Temperature and Scarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.578121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la hauteur d’espèces fourragères pérennes par photogrammétrie à partir d’images acquises avec un drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 247, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for enhanced EU herbage VCU and DUS testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor J Gilliland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (3), pp.227 - 241. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation using the STICS model of C&N dynamics in alfalfa from sowing to crop destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (9), pp.2491-2504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les légumineuses dans une Europe agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, octobre-décembre (370), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of consensus regions associated with shoot biomass production in the &amp;lt;em&amp;gt;Medicago&amp;lt;/em&amp;gt; genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Monteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Sledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Brummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), pp.1037-1060. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2017.11.0657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GBS markers to distinguish among lucerne varieties, with comparison to morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-018-0891-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological traits and molecular markers to analyse diversity and structure of alfalfa (Medicago sativa L.) cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-017-0551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity of five Medicago sativa genes involved in agronomic traits to set up allele mining in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (12), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-018-0898-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of reproductive fitness traits under drought stress in the model legume&amp;lt;em&amp;gt; Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounawer Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-017-2527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue français: valorisation de la sélection pour les variétés de cultures intermédiaires multi-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407622897299E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of lucerne genotypes for biomass production and nitrogen content differs in monoculture and in mixture with grasses and is partly predicted from traits recorded on isolated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (10-11), pp.eFirst. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP17052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How variable are non-linear developmental responses to temperature in two perennial forage species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, pp.433-442. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation in thermal acclimation of photosynthesis across a range of temperatures in a perennial crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'azote dans les associations graminées-légumineuses : quels leviers pour valoriser l'azote fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Bijelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining drought survival via summer dormancy and annual biomass productivity in Dactylis glomerata L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci (QTL) identification in the progeny of a polycross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy6040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la variabilité intra- et interspécifique des caractères d’adaptation des espèces prairiales pérennes aux variables du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'azote dans les associations graminées -légumineuses : quels leviers pour valoriser l'azote fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Bijelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phenotypic recurrent selection on genetic diversity of non-dormant multifoliolate alfalfa ([i]Medicago sativa[/i] L.) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Odorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.C. Mamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sipowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.1190-1196. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and challenges in improving temperate perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charles Brummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athole H. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1-3), pp.327 - 380. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689.2014.898462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume seed production meeting market requirements and economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Boelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dura Karagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1-3), pp.412-427. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689.2014.898477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lucerne genotype on morphology, biomass production and nitrogen content of lucerne and tall fescue in mixed pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.192-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP14164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations graminées - légumineuses prairiales. Comment sélectionner des variétés pour accroitre leur productivité et faciliter leur conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7ses-6c52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’offre variétale des graminées et légumineuses fourragères et non fourragères en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Straëbler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.255-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model legume &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; to alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies multi-espèces, un levier pour des systèmes fourragers performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa intercropping and competitive ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la diversité génétique chez la luzerne cultivée, conséquence pour l'identification de gènes liés à des caractères agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2tj3-zb29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving alfalfa forage quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.31-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoulida Toueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Tardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Fervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for forage quality and stem histology in four connected mapping populations of the model legume Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz del Carmen Lagunes Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (2), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1996-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of favorable alleles for plant height and crown rust tolerance in three connected populations of perennial ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (6), pp.1139-1153. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1775-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-population QTL detection for aerial morphogenetic traits in the model legume &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz del Carmen Lagunes Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (4), pp.739-754. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1743-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des prairies cultivées multiespèces dans le contexte des systèmes de polyculture-élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.169-183. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zg9p-wk90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du stock semencier d'un sol sous un couvert de fétuque élevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 210, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association study between the gibberellic acid insensitive gene and leaf length in a Lolium perenne L. synthetic variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONSTANS-like gene candidate that could explain most of the genetic variation for flowering date in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-010-9457-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa breeding benefits from genomics of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field and Vegetable Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample size for diversity studies in tetraploid alfalfa ([i]Medicago sativa[/i]) based on codominantly coded SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris D. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette B. Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 171 (3), pp.441-446. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-009-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur agronomique de prairies de ray-grass anglais composées de une ou plusieurs variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles légumineuses fourragères (espèces et variétés) et quelles conduites pour améliorer l’autonomie protéique des élevages herbivores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/dhvj-0e19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of feral alfalfa (Medicago sativa L.) populations occurring in Manitoba, Canada and comparison with alfalfa cultivars: an analysis using SSR markers and phenotypic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Bagavathiannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Gulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. van Acker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (3), pp.419-432. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-010-0156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques et physiologiques de la productivité et de la stabilité des associations graminées-légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/41ch-qa28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a CONSTANS-LIKE gene to flowering and height in autotetraploid alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (5), pp.865-876. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1356-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A program to test linkage disequilibrium between loci in autotetraploid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.746-748. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02530.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for leaf length in perennial ryegrass (Lolium perenne L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.310-321. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2009.00696.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of image analysis to quantify histological structure along the stems of alfalfa (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guiñes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2008.10516128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs for flowering date in three mapping populations of the model legume species Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117 (4), pp.609-620. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00122-008-0805-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity in red clover (trifolium pratense L.) revealed by morphological and microsatellite (SSR) markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menna Barreto Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dall'Agnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160 (2), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-007-9534-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Verticillium albo-atrum in lucerne (Medicago sativa L.) to distinguish between varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Molinéro-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Montegano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Giroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1-2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10681-006-9258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci influencing aerial morphogenesis in the model legume Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 114 (8), pp.1391-1406. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-007-0525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in synthetic varieties of perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115 (6), pp.837-847. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-007-0612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and mapping of a public reference set of SSR markers in Lolium perenne L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bach Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Muylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus H. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Bach Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.951-957. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity among alfalfa (Medicago sativa) cultivars coming from a breeding program using SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 111 (7), pp.1420-1429. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 183, pp.405-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes génétiques chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 183, pp.389-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une amélioration génétique de la valeur énergétique de la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 173, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of alfalfa breeding: A review of recent achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in protein degradability in dried forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (5), pp.401-412. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2003029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of two genetic linkage maps in cultivated tetraploïd alfalfa (Medicago sativa) using microsatellite and AFLP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (9), 19 p. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-3-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among and within-cultivar variability for histological traits of lucerne (Medicago sativa L.) stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130, pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des tanins condensés sur la solubilité des protéines de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 175, pp.373-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour la dégradation des protéines de quatre espèces de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 175, pp.367-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of quality traits of lucerne (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.401-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cultivar and environment on seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolaños-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation for in sacco dry matter and fibre degradation kinetics in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (4), pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of alfalfa seed yield and its components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 120 (1), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0523.2001.00554.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for seed yield and its components in alfalfa (Medicago sativa L.) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo-Daniel Bolaños-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (3), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and among cultivar genetic variation in alfalfa : forage quality, morphology and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (2), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2000.402365x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for seed yield and its components in alfalfa (Medicago Sativa L.) populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolaños-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (3), pp.333-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of cell-wall digestibility in lucerne using the filter bag technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Furtoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79 (3), pp.239-245. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-8401(99)00021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la sélection : types de luzerne, variétés et populations de pays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of alfalfa genetic diversity using agronomic and morphological characteristics. Relationships with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique pour la digestibilité de la luzerne : relation avec la production de matière sèche et la proportion de feuilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 154, pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of alfalfa genetic diversity using agronomic and morphological characteristics. Relationship with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lucia Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Écalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of growth and cultivar on alfalfa digestibility in a multi-site trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (9-10), pp.481-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of growth and cultivar on alfalfa digestibility in a multi-site trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (9-10), pp.481-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of the Medicago sativa complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités nouvelles offertes par les biotechnologies chez les plantes fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 147, pp.273-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station INRA d'amélioration des plantes fourragères de Lusignan : des projets sur l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Chabosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 148, pp.311-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for disease and nematode resistances and forage quality in perennial diploid and tetraploid lucerne populations (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castillo-Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 91 (2), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00021077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of Medicago sativa complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional seed maintenance and origins of the french lucerne landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 92 (3), pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for morphology, growth and forage yield among perennial diploid and tetraploid lucerne populations (Medicago sativa L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (5), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for morphology, growth and forage yield among perennial diploid and tetraploid lucerne populations (Medicago sativa L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (5), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental variation in architecture and yield components in determinate white lupin (Lupinus albus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81, pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-plant variability in seed size and seed quality in Lupinus albus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation intra-plante de la taille du grain et de la qualité chez Lupinus albus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter and nitrogen accumulation in indeterminate autumn-sown white lupin (Lupinus albus) cv. Lunoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (2), pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and yield components of indeterminate autumn-sown white lupin (Lupinus albus) cv. Lunoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (2), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter and nitrogen accumulation and seed yield in determinate autumn-sown white lupins (Lupinus albus L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (10), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19931002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for silage and nirs traits in an half-diallel design of 21 inbred lines of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 38 (1), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral determinacy in autumn-sown white lupins (Lupinus albus) : the development of varieties for cooler European climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.J. Milford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed yield and yield stability of determinate and indeterminate autumn-sown white lupins (Lupinus albus) grown at different locations in France and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.J. Milford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 121 (2), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter and nitrogen accumulation and seed yield in determinate autumn-sown white lupins (Lupinus albus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (10), pp.877-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and model of the architecture of four genotypes of determinate autumn-sown white lupin (Lupinus albus L.) as influenced by location, sowing date and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 72 (5), pp.493-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (170)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique mondiale du complexe Medicago sativa : implications pour l’amélioration variétale de la luzerne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Arcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTO'LEG 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a lucerne ideotype for use as a living mulch for cash crop production and genetic analysis of key underlying traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic diversity of lucerne (Medicago sativa) for optimising its role as a living mulch in agroecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of NIRS equations to predict biochemical composition of annual clovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aberystwyth University, Sep 2025, Aberystwyth, United Kingdom. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’un modèle statistique pour l’analyse des performances de mélanges binaires de luzerne associée avec différentes espèces de graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRAE, Terres Inovia, Terres Univia, ISRA, IRD, Jan 2024, Saly - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des légumineuses dans la souveraineté protéique en Afrique et en Europe : Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRAE, Terres Inovia, Terres Univia, ISRA, IRD, Jan 2024, Saly - Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances de mélanges binaires de luzerne associée avec différentes espèces de graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPF, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early morphological traits condition the performance of lucerne plants in different competitive situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of seed yield components in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Zivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breedings as a lever to improve seed yield of forage species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172861v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction for phenology, yield and forage quality traits on a large diversity of alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAAIC, Trifolium, &amp; Grass Breeders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFALFA BREEDING WITH IMPLEMENTATION OF MOLECULAR TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, San Diego (CA), United States. pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG Workshop on Genomics assisted breeding in forage and grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of lucerne forage yield and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to EUCLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG online workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of GBS protocols for efficient genotyping of forage species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the genetic structure of lucerne with GBS markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité intraspécifique des traits d'interaction sur la compétition interspécifique : une étude de cas sur les légumineuses fourragères, en utilisant le modèle Virtual Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of the use of molecular markers to support the assessment of distinctness in certain cross-pollinated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Imoddus meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Community Plant Variety Office (CPVO), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLEG: a foundation to boost legume breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. LegValue Virtual Conference. Pushing the boundaries in legume plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG online workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses fourragères : une diversité d'espèces et de variétés pour une adaptation aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des suggestions pour améliorer les modalités d'inscription des variétés fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor J. Gilliland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité dans le choix de la fréquence de fauche et de la variété pour optimiser le rendement et la qualité de la luzerne. Modélisation et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strullu Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie protéique et azotée en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Relance Agronomique, Jan 2020, Paris, France. pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intraspecific trait variance on interspecific competition: a theoretical case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité dans le choix de la fréquence de fauche et de la variété pour optimiser le rendement et la qualité de la luzerne. Modélisation et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strullu Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie protéique et azotée en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Relance Agronomique, Jan 2020, Paris, France. 7 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARILUZ. Oser la diversité technique (variétés/ coupes) pour optimiser la production, la qualité de la luzerne et le bilan environnemental à l’échelle d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Coop de France Déshydratation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coop de France Déshydratation. FRA., Feb 2019, Chalons-en-Champagne, France. 27 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédiluze : amélioration de la DHS Luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gensollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de projets CASDAR semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité technique permanent de la sélection (CTPS), Dec 2019, Paris, France. 7 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising official herbage cultivar evaluation to meet evolving EU stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gilliland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des légumineuses fourragères et à graines pour accroître l’auto-suffisance protéique de l’Union Européenne et de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Coop de France Déshydratation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coop de France Déshydratation. FRA., Feb 2019, Chalons-en-Champagne, France. 13 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy avenues for breeding plants for multispecies grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of alfalfa seed yield and its components in the year of establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dura Karagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan B. Milic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snezana M. Katanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko R. Milosevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Z. Zoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Herbage Seed Group Conference (IHSG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oregon State University (OSU). Corvallis, USA., May 2019, Corvallis, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un saut technologique dans l’amélioration des légumineuses fourragères : le projet EUCLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction des variétés de luzerne pourrait s’appuyer sur les marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les caractères morphologiques observés sur des plantes espacées et les indices de compétition intra et inter-spécifiques chez la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding alfalfa for alfalfa-grass mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding forage and grain legumes to increase protein - Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hohhot, China. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity assessment of two &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; genes: CAD and WXP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité variétale à l’échelle d’un territoire est-elle un levier pour améliorer les performances agronomiques de la luzerne ? Analyse d’une étude de simulation avec le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding forage and grain legumes to increase EU’s and China’s protein self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Skøt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Karagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding forage and grainlegumes to increase EU's and China's protein self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding forage and grain legumes to increase protein - Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanjing, China. 13 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GBS for lucerne variety distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa breeding for intercropping and grazing tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World alfalfa congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cordoba, Argentina. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa forage quality breeding in France: 30 years of common efforts from seed industry, dehydratation industry and public research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World alfalfa congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cordoba, Argentina. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la production de biomasse par une culture de luzerne soumise à des itinéraires techniques contrastés avec le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., Oct 2017, La Rochelle, France. 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GBS for lucerne variety distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. UPOV - Working Group on Biochemical and Molecular Techniques and DNA-Profiling in Particular (BMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la Protection des Obtentions Végétales (UPOV). Genève, CHE., Nov 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity assessment of two &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; genes: &amp;lt;em&amp;gt;CAD&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;WXP1&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits diversity and fitness evaluation in response to salt stress in some annual Medicago spp wild populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Y. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment (FEE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse. Toulouse, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Institut National Polytechnique (Toulouse) (Toulouse INP), FRA. Université Toulouse III - Paul Sabatier (UPS), FRA., Jul 2017, Castanet Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for forage biomass of alfalfa in mixture with a forage grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Legume Society (ILS). INT., Oct 2016, Troia, Portugal. 335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'azote dans les associations graminées - légumineuses : quels leviers pour valoriser l'azote fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Bijelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2016, Paris, France. 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les recherches en génétique sur les prairies semées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairiales Normandie du Robillard. La prairie avance, connectez-vous !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Général et Technologique Agricole Le Robillard (LEGTA Le Robillard). FRA., Nov 2016, Saint-Pierre-sur-Dives, France. 28 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges de variétés méditerranéennes/tempérées comme stratégie d'adaptation des espèces fourragères au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of lucerne genotypes and varieties in pure and mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Wageningen, NLD., Sep 2015, Ghent, Belgium. 337 p., </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on combiner la dormance estivale et la productivité annuelle pour des variétés adaptées au climat méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Shaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding forages to cope with environmental challenges in the light of climate change and resource limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslaug Helgadottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liv Ostrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athole H. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Wageningen, NLD., Sep 2015, Ghent, Belgium. 337 p., </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'agriculture, missions de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire régional enseigner à produire autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Poitou Charentes (DRAAF Poitou Charentes). FRA., Jan 2015, Rouillé, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations graminées - légumineuses prairiales. Comment sélectionner des variétés adaptées pour accroitre leur productivité et faciliter leur conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Comment dépasser le paradoxe entre les connaissances scientifiques sur l'intéret des prairies et les limites rencontrées à leur utilisation dans les élevages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Caen, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed cropping of grass and alfalfa to reduce weed growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing of model and forage legume species: consequences for genetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9044-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies multi-espèces, une innovation pour des systèmes fourragers performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacale Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils bio-moléculaires en création variétale. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA.; Association Nationale de Structures d'Expérimentation et de Démonstration en Horticulture (ASTREDHOR). FRA., Jan 2014, Angers, France. 26 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards productive summer dormant cocksfoot for mediterranean climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Shaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-017-9044-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between biomass production and summer dormancy in &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Al Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Grasslands Congress. Satellite meeting : Plant adaptation to drought and high temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genomics, potential application in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 311 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées sur la génétique de la résistance de la luzerne au &amp;lt;em&amp;gt;Verticillium&amp;lt;/em&amp;gt; et à l'anthracnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la production, la qualité des produits de récolte et la performance environnementale des systèmes de culture pas l'amélioration génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Technique Permanent de la Sélection (CTPS). FRA., Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotétraploïde et allogame ? Osez la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2013. Détection, gestion et analyse du polymorphisme des génomes végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lusignan, France. 33 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les plantes se fournissent en azote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement National Interprofessionnel des Semences, Graines et Plants (GNIS). FRA., Jun 2013, Saint-Sauvant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-population QTL detection for flowering time, stem elongation and quality traits in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz del Carmen Lagunes-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Eucarpia Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Paris, FRA., Sep 2011, Dublin, Ireland. 391 p., </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4555-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et intérêt des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée Technique Régionale Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melle, France. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a DArT marker resource for better adapted forage crops to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of alfalfa traits related to competition in alfalfa-fescue mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for marker assisted selection in forage breeding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFORMA: a new project for identification and selection of resilient, water- and energy-efficient forage and feed crops for Mediterranean agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Inter-regional Cooperative Research and Development Sub-Network on Mediterranean Pastures and Fodder Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). Bari, INT., Oct 2012, Samsun, Turkey. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa breeding benefits from genetic analyses on &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luzerne : la reine des fourrages à redécouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Nationale Luzerne Déshydratée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coop de France. FRA., Feb 2012, Reims, France. 31 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the &amp;lt;em&amp;gt;RCT1&amp;lt;/em&amp;gt; gene in anthracnose resistance in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Eucarpia Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Paris, FRA., Sep 2011, Dublin, Ireland. 391 p., </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4555-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki [Helsinki]. Helsinki, FIN., Aug 2012, Helsinki, Finland. 599 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’écologie fonctionnelle pour comprendre le fonctionnement et améliorer les prairies semées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative and reproductive development of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;: physiological and genetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des métabolites secondaires présents dans les espèces prairiales sur leur utilisation digestive par les ruminants et les rejets dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité spontanée et diversité améliorée des espèces fourragères : de l’adaptation environnementale à l’adaptation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of botanical composition in multispecies forage mixtures by near infrared reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of the Eucarpia fodder and turf section &amp; 18. Meeting of the eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-87006-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for water use efficiency in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Gibelin-Viala Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity in a collection of lucerne populations from the mediterranean basin evaluated by SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Semiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage production of grasslands composed by one, two or three varieties of perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a model to a crop species: constans is involved in aerial morphogenesis of lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of photoperiod on aerial morphogenesis of eight &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for water stress resistance and water use efficiency in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdelguerfi-Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripada M. Udupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Semiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological traits and SSR markers to analyze genetic diversity of alfalfa cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for flowering date in three mapping populations of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of genetic diversity in European cultivars of alfalfa with SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for flowering date in four populations of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diversity description to QTL detection in Medicago truncatula: the example of aerial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL of water-use efficiency and water resistance in alfalfa: a collaborative project funded by European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripada Udupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic variation for genes colocating with a QTL of flowering date in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association studies using synthetic varieties: case study of GAI gene and leaf length in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Eucarpia Symposium on Improvement of Fodder Crops and Amenity Grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Aug 2007, Copenhagen, Denmark. 230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in synthetic varieties of Lolium perenne L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International plant and animal genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF. Génétique et prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la collection européenne de variétés de luzerne pour la résistance au verticilium albo-atrum et à ditylenchus dipsaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Montegano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Giroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes génétiques chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF. Génétique et prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the coefficient of double-reduction in autotetraploid lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for morphogenetic traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and use of a tool for automated alignments of genes in the rice VAC's GenBank card against other species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity among alfalfa cultivar using SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of genetic diversity among and within alfalfa varieties using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSR-based genetic linkage map in cultivated tetraploid alfalfa (Medicago sativa) and synteny with M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linkage map in alfalfa and assesment of colinearity with madicago truncatula. Possible user in QTL detection and gene mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTLs for morphogenetic traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-genomic approach of the natural variations of the model-legume &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on Grain Legumes. 2. International Conference on Legume Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Protéagineux (AEP). FRA., Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNPs development on phytochromes A, B and C and on cryptochrome in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des tannins condensés sur la solubilité des protéines de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'information de l'AFPF. Fourrages, protéines et environnement: de nouveaux équilibres à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of SRR markers from Medicago truncatula towards alfalfa (M. sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends about alfalfa resistance to the pea aphid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molecular markers associated to morphological traits in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of histological traits alongs the stem of lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cormenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of condensed tannin content on protein solubility in legume forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping and identification of QTL for stem morphogenesis in tetraploid alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation for morphology and histology of the stems in the model legume species M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of condensed tannins on protein solubility in legume forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mevalonate kinase gene on stem growth in transgenic alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czochara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D distribution of seed yield in alfalfa seed canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating variation for histological characters in alfalfa stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From description to explanation of variations in Alfalfa digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploid alfalfa mapping using markers and research of markers of pollen fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter accumulation and partitionning between vegetative and reproductive organs in alfalfa (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cultivar and environment on seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallel analysis of pea aphid resistance in Alfalfa seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between seed yield and biomass in alfalfa seed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for in sacco dry matter and fiber degradation kinetics in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North american Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cultivar and environment on seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of digestibility and fiber content in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, MADISON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and variety x environment interaction for digestibility, forage yield and protein content in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North american Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for in situ kinetics of protein degradation in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 D distribution of seed yield in alfalfa seed canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and among-cultivar genetic variance for digestibility and forage yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation within and between cultivar for seed yield in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallel analysis of seed yield in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and variety X environment interaction for digestibility, forage yield and protein content in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for including the digestibility in breeding of Alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of some lucerne and medics cultivars for pea aphid resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seed weight per inflorescence as a selection criterion for seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between-cultivar genetic variation for alfalfa digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seed yield in an alfalfa canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for male and female fertilities in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leneguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and cultivar effects on alfalfa digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of the RAPD variation in a set of populations of the Medicago sativa complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia meeting of the group medicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, BRNO, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiser l'utilisation des fourrages par l'amélioration génétique de la valeur agronomique et de la valeur alimentaire des variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for digestibility and fiber contents in the medicago sativa complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia meeting of the group médicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, BRNO, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs climatiques et mise en place des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in the Medicago sativa complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for digestibility and fiber contents in the Medicago sativa complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Alfalfa Improvement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luzerne : amelioration de la qualite. Le point sur les recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee d'information amelioration et qualite des plantes fourrageres prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la fluorescence de la chlorophylle dans l'analyse in situ de la photosynthèse foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between main stem structure and light interception efficiency among determinate autumn-sown white lupins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of determinate and indeterminate autumn-sown white lupins under the western european climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Australian Lupin Technical Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic variability for radiation profile in canopies of autumn-sown white lupin (Lupinus albus L.) with contrasted architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the seed size variation in Lupinus albus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International lupin conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of Lupinus albus : new architectures for a further domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the architecture of first-order branches on determinate autumn-sown white lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic variability of the architecture of determinate autumn-sown white lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heredity of determinate growth in winter white lupin (Lupinus albus). Influence of the sowing time on architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heredity of determinate growth in winter white lupin (Lupinus albus). Influence of the sowing time on architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference europeenne sur les proteagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Durum Wheat grows together with Alfalfa: The Genetic Dialogue of Neighboring Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beloglasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bernazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Poublan-Couzardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC SELECTION IN PERENNIAL FORAGE SPECIES: THE EXAMPLE OF ALFALFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of vegetative growth traits of lucerne used as living mulch for cereal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guacaneme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau pour accélérer la création et la diffusion de progrès génétique chez les légumineuses : le projet BELIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity for germination in response to temperature in a set of lucerne varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junpeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France. , pp.180-180, 2023, Proceedings and Abstracts of the 11th International Herbage Seed Group Conference (IHSG 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV to measure canopy height and plot biomass in a lucerne variety trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Sym­po­si­um of the Eu­ropean Grass­land Fe­de­ra­ti­on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, Germany. 2021, Sensing - New insights into Grassland Science and Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la hauteur de légumineuses fourragères pérennes par photogrammétrie à partir d'images acquises avec un drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing genetic diversity to improver key traits in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kölliker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea A. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Xaver Schubiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Skot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two CONSTANS-like mutations on alfalfa plant height and flowering date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cereal-legum mixtures: forage quality under Mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.M. Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits diversity and fitness evaluation in response to salt stress in some Medicago spp wild populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Y. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 335 p., 2016, Legumes for a Sustainable World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révision des objectifs et méthodes de sélection de la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of lucerne for better adaptation to mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels services écosystémiques pour les associations graminées-légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire régional enseigner à produire autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rouillé, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la valeur d'utilisation des variétés de graminées fourragères candidates à l'inscription au Catalogue officiel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new journal on the legume research horizon - Legume Perspectives; Legume Perspectives Editorial Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Boelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Boukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops, Novi Sad, Serbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa genetic variation for biomass production in pure and mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. Springer, 394 p., 2014, Quantitative traits breeding for multifunctional grasslands and turf. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9044-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mapping in the autotetraploid alfafa : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coop de France Déshydratation, 8ème ed., 118 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Miggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedeckaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pol Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">97 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pol Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press Premium, 96 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de QTL : objectifs et pratiques ; pour une approche interdisciplinaire (génétique, echophysiologie, zoologie) des interactions genotype-milieu biotique et abiotique chez les fourragères pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne (Alfalfa) in european cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legumes in cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2017, 978-1-78064-498-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic maps and molecular markers in the genus medicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of new technologies for genetic improvement of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 643 p., 2008, 978-1-56022-309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation for protein degradation in three forage legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robbins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lloveras, J. (ed.):Qualité de la luzerne et des medics pour la production animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A45, CIHEAM, 2001, Options Méditerranéennes. Série A : Séminaires Méditerranéens, 2-85352-228-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to EUCLEG. A joint plant breeding programme to decrease the EU's and China's dependency on protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago sativa cv. Mercedes genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la luzerne dans un climat méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita A. M. Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Thami-Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne crop in drought-prone environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita A. M. Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Thami-Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque « L'avenir des filières semences de légumineuses » du 11 février 2020, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE; GNIS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection of lucerne for stress tolerance, moisture-favourable conditions, forage quality, and mixed cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2.1, auto-saisine. 2017, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient, water- and energy-efficient forage and feed crops for mediterranean agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on marker-trait analyses and marker-assisted selection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2.3, auto-saisine. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological breeding strategies for lucerne and pea targeted to Mediterranean environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1.3, auto-saisine. 2017, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter le potentiel offert par les légumineuses fourragères pour une agriculture verte (Expoleg-AV), janvier 2011 – décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for feeding value and seed production in the forage legume alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Bap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the potential benefits of combining specific species and/or genotypes to adapt grasslands to warmer and dryer climatic conditions and management options to maintain stable species proportions (South‐West Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 7.4, 2015, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés nouvelles pour un usage en interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of existing experiments to deliver enhanced understanding of sward dynamics in MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Abberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huguenin-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D2.4, 2012, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs moléculaires de la résistance aux bio-agresseurs (anthracnose et verticilliose) chez la luzerne pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA; ACVF Luzerne. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de marqueurs microsatellites pour l'étude de la diversité génétique des populations et variétés de luzerne pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CB47, ACVF Luzerne; INRA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la digestibilité de la luzerne, dans la perspective d'un retour important à l'alimentation du bétail au moyen de la pâture et des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ACVF Luzerne; INRA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique et physiologique de l'architecture déterminée chez le lupin blanc d'hiver. Conséquences agronomiques et en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. ENSA de Rennes, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Poitiers, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LD4X : un logiciel informatique pour tester le déséquilibre de liaison entre marqueurs chez des espèces autotétraploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId859"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernadette Julier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernadette-julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9976-8818</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168856255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse en génétique et amélioration des plantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nombreuses collaborations avec des écophysiologistes et agronomes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise principale sur une légumineuse fourragère (la luzerne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRAE Prairies genebank for ex situ conservation of forage and turf species in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, S2, pp.106-118. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.CWLJ2580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of legumes in protein sovereignty in Europe and Africa -issues, differences and complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julier Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall Saliou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art14-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic insights into alfalfa diversity: Identifying critical loci for enhanced resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Arcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Živanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.e70155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.70155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des légumineuses dans la souveraineté protéique en Europe et en Afrique - enjeux, différences et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julier Bernadette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall Saliou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Varietal Heterogeneity in Pooled Samples of Cross-Pollinated Crops Using Genetic Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M I Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.e70009. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.70009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and genomic prediction for resistance to anthracnose in alfalfa ( Medicago sativa )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genetic diversity for living mulch: identifying key traits and evaluating their impacts on wheat development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (6), pp.16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP25012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The older the better? Delayed complementarity, overyielding, and improved residue composition in ageing alfalfa-fescue mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 499 (1-2), pp.553-567. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intraspecific genetic variation on interspecific competition: a theoretical case study of forage binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1356506. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1356506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed control, protein and forage yield of seven grass species in lucerne-grass associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309 (1), pp.109308. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des légumineuses fourragères pour accroitre leur rôle agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide genotyping data renew knowledge on genetic diversity of a worldwide alfalfa collection and give insights on genetic control of phenology traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djura Karagić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1196134. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1196134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des légumineuses pérennes dans une agriculture agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using perennial plant varieties for use as living mulch for winter cereals. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (6), pp.110. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00844-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la hauteur d’espèces fourragères pérennes par photogrammétrie à partir d’images acquises avec un drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 247, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés nouvelles pour un usage en interculture : identification et choix des indicateurs, des méthodes transférables et des outils expérimentaux adaptés aux cultures intermédiaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclercq Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/pbx3-tv87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume breeding for the agroecological transition of global agri-food systems: a european perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Rubiales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carlota Vaz Patto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.782574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for grazing tolerance, autumn dormancy and growth habit offers prospects for marker-assisted selection in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (8), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-021-02897-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Domestication and Selection of Lucerne: A New Perspective From the Genetic Diversity for Seed Germination in Response to Temperature and Scarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.578121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation using the STICS model of C&N dynamics in alfalfa from sowing to crop destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for enhanced EU herbage VCU and DUS testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor J Gilliland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (3), pp.227 - 241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (9), pp.2491-2504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les légumineuses dans une Europe agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, octobre-décembre (370), pp.125-129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of consensus regions associated with shoot biomass production in the &amp;lt;em&amp;gt;Medicago&amp;lt;/em&amp;gt; genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Monteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Sledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Brummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), pp.1037-1060. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2017.11.0657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological traits and molecular markers to analyse diversity and structure of alfalfa (Medicago sativa L.) cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-017-0551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GBS markers to distinguish among lucerne varieties, with comparison to morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-018-0891-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity of five Medicago sativa genes involved in agronomic traits to set up allele mining in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (12), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-018-0898-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue français: valorisation de la sélection pour les variétés de cultures intermédiaires multi-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407622897299E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of reproductive fitness traits under drought stress in the model legume&amp;lt;em&amp;gt; Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounawer Badri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-017-2527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of lucerne genotypes for biomass production and nitrogen content differs in monoculture and in mixture with grasses and is partly predicted from traits recorded on isolated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (10-11), pp.eFirst. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP17052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How variable are non-linear developmental responses to temperature in two perennial forage species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, pp.433-442. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation in thermal acclimation of photosynthesis across a range of temperatures in a perennial crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining drought survival via summer dormancy and annual biomass productivity in Dactylis glomerata L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'azote dans les associations graminées-légumineuses : quels leviers pour valoriser l'azote fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Bijelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci (QTL) identification in the progeny of a polycross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy6040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la variabilité intra- et interspécifique des caractères d’adaptation des espèces prairiales pérennes aux variables du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'azote dans les associations graminées -légumineuses : quels leviers pour valoriser l'azote fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Bijelić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 226, pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phenotypic recurrent selection on genetic diversity of non-dormant multifoliolate alfalfa ([i]Medicago sativa[/i] L.) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Odorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.C. Mamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sipowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.1190-1196. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP14280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and challenges in improving temperate perennial forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charles Brummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athole H. Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1-3), pp.327 - 380. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689.2014.898462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume seed production meeting market requirements and economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Boelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dura Karagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hampton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1-3), pp.412-427. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352689.2014.898477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lucerne genotype on morphology, biomass production and nitrogen content of lucerne and tall fescue in mixed pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.192-204. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP14164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’offre variétale des graminées et légumineuses fourragères et non fourragères en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fourtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Straëbler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.255-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model legume &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; to alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations graminées - légumineuses prairiales. Comment sélectionner des variétés pour accroitre leur productivité et faciliter leur conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7ses-6c52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies multi-espèces, un levier pour des systèmes fourragers performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.167-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa intercropping and competitive ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la diversité génétique chez la luzerne cultivée, conséquence pour l'identification de gènes liés à des caractères agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2tj3-zb29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving alfalfa forage quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.31-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural diversity in the model legume Medicago truncatula allows identifying distinct genetic mechanisms conferring partial resistance to Verticillium wilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoulida Toueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Tardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Fervel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.317-332. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for forage quality and stem histology in four connected mapping populations of the model legume Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz del Carmen Lagunes Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (2), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1996-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du stock semencier d'un sol sous un couvert de fétuque élevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 210, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-population QTL detection for aerial morphogenetic traits in the model legume &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz del Carmen Lagunes Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (4), pp.739-754. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1743-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of favorable alleles for plant height and crown rust tolerance in three connected populations of perennial ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (6), pp.1139-1153. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-011-1775-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des prairies cultivées multiespèces dans le contexte des systèmes de polyculture-élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.169-183. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zg9p-wk90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONSTANS-like gene candidate that could explain most of the genetic variation for flowering date in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.25-35. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-010-9457-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association study between the gibberellic acid insensitive gene and leaf length in a Lolium perenne L. synthetic variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur agronomique de prairies de ray-grass anglais composées de une ou plusieurs variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204, pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles légumineuses fourragères (espèces et variétés) et quelles conduites pour améliorer l’autonomie protéique des élevages herbivores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/dhvj-0e19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa breeding benefits from genomics of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field and Vegetable Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample size for diversity studies in tetraploid alfalfa ([i]Medicago sativa[/i]) based on codominantly coded SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris D. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette B. Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 171 (3), pp.441-446. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-009-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of feral alfalfa (Medicago sativa L.) populations occurring in Manitoba, Canada and comparison with alfalfa cultivars: an analysis using SSR markers and phenotypic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Bagavathiannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Gulden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. van Acker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 173 (3), pp.419-432. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-010-0156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants écologiques et physiologiques de la productivité et de la stabilité des associations graminées-légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fustec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.79-99. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/41ch-qa28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a CONSTANS-LIKE gene to flowering and height in autotetraploid alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (5), pp.865-876. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1356-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A program to test linkage disequilibrium between loci in autotetraploid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (3), pp.746-748. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02530.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for leaf length in perennial ryegrass (Lolium perenne L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.310-321. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2009.00696.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity in red clover (trifolium pratense L.) revealed by morphological and microsatellite (SSR) markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menna Barreto Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Dall'Agnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160 (2), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-007-9534-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of image analysis to quantify histological structure along the stems of alfalfa (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guiñes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2008.10516128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs for flowering date in three mapping populations of the model legume species Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117 (4), pp.609-620. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00122-008-0805-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in synthetic varieties of perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 115 (6), pp.837-847. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-007-0612-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Verticillium albo-atrum in lucerne (Medicago sativa L.) to distinguish between varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Molinéro-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Montegano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Giroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1-2), pp.227-232. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10681-006-9258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci influencing aerial morphogenesis in the model legume Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 114 (8), pp.1391-1406. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-007-0525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and mapping of a public reference set of SSR markers in Lolium perenne L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bach Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Muylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Arens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus H. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Bach Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.951-957. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01043.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity among alfalfa (Medicago sativa) cultivars coming from a breeding program using SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 111 (7), pp.1420-1429. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 183, pp.405-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes génétiques chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 183, pp.389-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour la dégradation des protéines de quatre espèces de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 175, pp.367-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in protein degradability in dried forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (5), pp.401-412. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2003029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of two genetic linkage maps in cultivated tetraploïd alfalfa (Medicago sativa) using microsatellite and AFLP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (9), 19 p. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-3-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une amélioration génétique de la valeur énergétique de la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 173, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of alfalfa breeding: A review of recent achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among and within-cultivar variability for histological traits of lucerne (Medicago sativa L.) stem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 130, pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des tanins condensés sur la solubilité des protéines de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 175, pp.373-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of quality traits of lucerne (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.401-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cultivar and environment on seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolaños-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (1), pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic variation for in sacco dry matter and fibre degradation kinetics in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (4), pp.439-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of alfalfa seed yield and its components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 120 (1), pp.67-72. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0523.2001.00554.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for seed yield and its components in alfalfa (Medicago sativa L.) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo-Daniel Bolaños-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (3), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and among cultivar genetic variation in alfalfa : forage quality, morphology and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (2), pp.365-369. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2000.402365x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for seed yield and its components in alfalfa (Medicago Sativa L.) populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolaños-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (3), pp.333-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of cell-wall digestibility in lucerne using the filter bag technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Furtoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 79 (3), pp.239-245. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-8401(99)00021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of alfalfa genetic diversity using agronomic and morphological characteristics. Relationship with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Lucia Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Écalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique pour la digestibilité de la luzerne : relation avec la production de matière sèche et la proportion de feuilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 154, pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la sélection : types de luzerne, variétés et populations de pays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of alfalfa genetic diversity using agronomic and morphological characteristics. Relationships with RAPD markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of growth and cultivar on alfalfa digestibility in a multi-site trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (9-10), pp.481-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of growth and cultivar on alfalfa digestibility in a multi-site trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (9-10), pp.481-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités nouvelles offertes par les biotechnologies chez les plantes fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 147, pp.273-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of the Medicago sativa complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station INRA d'amélioration des plantes fourragères de Lusignan : des projets sur l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Chabosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 148, pp.311-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for disease and nematode resistances and forage quality in perennial diploid and tetraploid lucerne populations (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castillo-Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 91 (2), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00021077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning and distribution of RAPD variation in a set of populations of Medicago sativa complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (7), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional seed maintenance and origins of the french lucerne landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 92 (3), pp.353-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental variation in architecture and yield components in determinate white lupin (Lupinus albus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81, pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for morphology, growth and forage yield among perennial diploid and tetraploid lucerne populations (Medicago sativa L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (5), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability for morphology, growth and forage yield among perennial diploid and tetraploid lucerne populations (Medicago sativa L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (5), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-plant variability in seed size and seed quality in Lupinus albus L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation intra-plante de la taille du grain et de la qualité chez Lupinus albus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (1), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter and nitrogen accumulation in indeterminate autumn-sown white lupin (Lupinus albus) cv. Lunoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (2), pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and yield components of indeterminate autumn-sown white lupin (Lupinus albus) cv. Lunoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3 (2), pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and model of the architecture of four genotypes of determinate autumn-sown white lupin (Lupinus albus L.) as influenced by location, sowing date and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 72 (5), pp.493-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter and nitrogen accumulation and seed yield in determinate autumn-sown white lupins (Lupinus albus L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (10), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:19931002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for silage and nirs traits in an half-diallel design of 21 inbred lines of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Furstoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 38 (1), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floral determinacy in autumn-sown white lupins (Lupinus albus) : the development of varieties for cooler European climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.J. Milford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 34, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed yield and yield stability of determinate and indeterminate autumn-sown white lupins (Lupinus albus) grown at different locations in France and the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.J. Milford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 121 (2), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter and nitrogen accumulation and seed yield in determinate autumn-sown white lupins (Lupinus albus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (10), pp.877-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (170)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique mondiale du complexe Medicago sativa : implications pour l’amélioration variétale de la luzerne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Arcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTO'LEG 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of NIRS equations to predict biochemical composition of annual clovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Barotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aberystwyth University, Sep 2025, Aberystwyth, United Kingdom. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a lucerne ideotype for use as a living mulch for cash crop production and genetic analysis of key underlying traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and phenotypic diversity of lucerne (Medicago sativa) for optimising its role as a living mulch in agroecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances de mélanges binaires de luzerne associée avec différentes espèces de graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPF, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’un modèle statistique pour l’analyse des performances de mélanges binaires de luzerne associée avec différentes espèces de graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRAE, Terres Inovia, Terres Univia, ISRA, IRD, Jan 2024, Saly - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des légumineuses dans la souveraineté protéique en Afrique et en Europe : Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRAE, Terres Inovia, Terres Univia, ISRA, IRD, Jan 2024, Saly - Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenotyping, genotyping and statistical tools for forage breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. EUCARPIA Fodder Crops and Amenity Grasses section conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breedings as a lever to improve seed yield of forage species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172861v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of seed yield components in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalibor Zivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAMS, Jun 2023, Angers (FR), France. pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early morphological traits condition the performance of lucerne plants in different competitive situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 th Meeting of the EUCARPIA Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brno, Czech Republic. pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction for phenology, yield and forage quality traits on a large diversity of alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAAIC, Trifolium, &amp; Grass Breeders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFALFA BREEDING WITH IMPLEMENTATION OF MOLECULAR TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Alfalfa Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, San Diego (CA), United States. pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses fourragères : une diversité d'espèces et de variétés pour une adaptation aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des suggestions pour améliorer les modalités d'inscription des variétés fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor J. Gilliland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to EUCLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG online workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of GBS protocols for efficient genotyping of forage species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG Workshop on Genomics assisted breeding in forage and grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of lucerne forage yield and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leuenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the genetic structure of lucerne with GBS markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia - Section Fodder Crops and Amenity Grasses Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité intraspécifique des traits d'interaction sur la compétition interspécifique : une étude de cas sur les légumineuses fourragères, en utilisant le modèle Virtual Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of the use of molecular markers to support the assessment of distinctness in certain cross-pollinated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Imoddus meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Community Plant Variety Office (CPVO), Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUCLEG: a foundation to boost legume breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. LegValue Virtual Conference. Pushing the boundaries in legume plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics assisted breeding in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCLEG online workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité dans le choix de la fréquence de fauche et de la variété pour optimiser le rendement et la qualité de la luzerne. Modélisation et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strullu Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie protéique et azotée en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Relance Agronomique, Jan 2020, Paris, France. 7 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité dans le choix de la fréquence de fauche et de la variété pour optimiser le rendement et la qualité de la luzerne. Modélisation et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strullu Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomie protéique et azotée en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Relance Agronomique, Jan 2020, Paris, France. pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intraspecific trait variance on interspecific competition: a theoretical case study using the Virtual Grassland model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of alfalfa seed yield and its components in the year of establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dura Karagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan B. Milic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snezana M. Katanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko R. Milosevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Z. Zoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Herbage Seed Group Conference (IHSG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oregon State University (OSU). Corvallis, USA., May 2019, Corvallis, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARILUZ. Oser la diversité technique (variétés/ coupes) pour optimiser la production, la qualité de la luzerne et le bilan environnemental à l’échelle d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Coop de France Déshydratation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coop de France Déshydratation. FRA., Feb 2019, Chalons-en-Champagne, France. 27 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédiluze : amélioration de la DHS Luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gensollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de projets CASDAR semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité technique permanent de la sélection (CTPS), Dec 2019, Paris, France. 7 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising official herbage cultivar evaluation to meet evolving EU stakeholder needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gilliland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des légumineuses fourragères et à graines pour accroître l’auto-suffisance protéique de l’Union Européenne et de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Coop de France Déshydratation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coop de France Déshydratation. FRA., Feb 2019, Chalons-en-Champagne, France. 13 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy avenues for breeding plants for multispecies grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa forage quality breeding in France: 30 years of common efforts from seed industry, dehydratation industry and public research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World alfalfa congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cordoba, Argentina. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GBS for lucerne variety distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa breeding for intercropping and grazing tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World alfalfa congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cordoba, Argentina. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un saut technologique dans l’amélioration des légumineuses fourragères : le projet EUCLEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction des variétés de luzerne pourrait s’appuyer sur les marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les caractères morphologiques observés sur des plantes espacées et les indices de compétition intra et inter-spécifiques chez la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity assessment of two &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; genes: CAD and WXP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding alfalfa for alfalfa-grass mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding forage and grain legumes to increase protein - Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hohhot, China. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité variétale à l’échelle d’un territoire est-elle un levier pour améliorer les performances agronomiques de la luzerne ? Analyse d’une étude de simulation avec le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding forage and grainlegumes to increase EU's and China's protein self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding forage and grain legumes to increase protein - Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nanjing, China. 13 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding forage and grain legumes to increase EU’s and China’s protein self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Skøt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Karagic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la production de biomasse par une culture de luzerne soumise à des itinéraires techniques contrastés avec le modèle STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., Oct 2017, La Rochelle, France. 99 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GBS for lucerne variety distinctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lambroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. UPOV - Working Group on Biochemical and Molecular Techniques and DNA-Profiling in Particular (BMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union pour la Protection des Obtentions Végétales (UPOV). Genève, CHE., Nov 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity assessment of two &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; genes: &amp;lt;em&amp;gt;CAD&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;WXP1&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits diversity and fitness evaluation in response to salt stress in some annual Medicago spp wild populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Y. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment (FEE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse. Toulouse, FRA. Centre National de la Recherche Scientifique (CNRS), FRA. Institut National Polytechnique (Toulouse) (Toulouse INP), FRA. Université Toulouse III - Paul Sabatier (UPS), FRA., Jul 2017, Castanet Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for forage biomass of alfalfa in mixture with a forage grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Legume Society (ILS). INT., Oct 2016, Troia, Portugal. 335 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses RFL (membres du comité d’organisation logistique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dijon, France. 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l'azote dans les associations graminées - légumineuses : quels leviers pour valoriser l'azote fixé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zorica Bijelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2016, Paris, France. 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les recherches en génétique sur les prairies semées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairiales Normandie du Robillard. La prairie avance, connectez-vous !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Général et Technologique Agricole Le Robillard (LEGTA Le Robillard). FRA., Nov 2016, Saint-Pierre-sur-Dives, France. 28 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges de variétés méditerranéennes/tempérées comme stratégie d'adaptation des espèces fourragères au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of lucerne genotypes and varieties in pure and mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Wageningen, NLD., Sep 2015, Ghent, Belgium. 337 p., </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding forages to cope with environmental challenges in the light of climate change and resource limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslaug Helgadottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liv Ostrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athole H. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Wageningen, NLD., Sep 2015, Ghent, Belgium. 337 p., </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'agriculture, missions de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire régional enseigner à produire autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Poitou Charentes (DRAAF Poitou Charentes). FRA., Jan 2015, Rouillé, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on combiner la dormance estivale et la productivité annuelle pour des variétés adaptées au climat méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Shaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards productive summer dormant cocksfoot for mediterranean climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Shaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-017-9044-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequencing of model and forage legume species: consequences for genetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9044-4_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations graminées - légumineuses prairiales. Comment sélectionner des variétés adaptées pour accroitre leur productivité et faciliter leur conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Comment dépasser le paradoxe entre les connaissances scientifiques sur l'intéret des prairies et les limites rencontrées à leur utilisation dans les élevages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Caen, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed cropping of grass and alfalfa to reduce weed growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies multi-espèces, une innovation pour des systèmes fourragers performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacale Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils bio-moléculaires en création variétale. Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous d'Herbalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique Interprofessionnel des Plantes à Parfum Médicinales et Aromatiques (ITEIPMAI). FRA.; Association Nationale de Structures d'Expérimentation et de Démonstration en Horticulture (ASTREDHOR). FRA., Jan 2014, Angers, France. 26 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les plantes se fournissent en azote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement National Interprofessionnel des Semences, Graines et Plants (GNIS). FRA., Jun 2013, Saint-Sauvant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between biomass production and summer dormancy in &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kallida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Shaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Al Faiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Grasslands Congress. Satellite meeting : Plant adaptation to drought and high temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. 24 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne genomics, potential application in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 311 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées sur la génétique de la résistance de la luzerne au &amp;lt;em&amp;gt;Verticillium&amp;lt;/em&amp;gt; et à l'anthracnose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la production, la qualité des produits de récolte et la performance environnementale des systèmes de culture pas l'amélioration génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Technique Permanent de la Sélection (CTPS). FRA., Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotétraploïde et allogame ? Osez la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2013. Détection, gestion et analyse du polymorphisme des génomes végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lusignan, France. 33 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-population QTL detection for flowering time, stem elongation and quality traits in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz del Carmen Lagunes-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Eucarpia Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Paris, FRA., Sep 2011, Dublin, Ireland. 391 p., </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4555-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic resources for functional analysis in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Legume Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Crops Research Institute for the Semi-Arid Tropics, CGIAR (ICRISAT). Patancheru, IND., Oct 2012, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of alfalfa traits related to competition in alfalfa-fescue mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a DArT marker resource for better adapted forage crops to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement et intérêt des légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée Technique Régionale Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melle, France. 21 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for marker assisted selection in forage breeding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa breeding benefits from genetic analyses on &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luzerne : la reine des fourrages à redécouvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Nationale Luzerne Déshydratée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coop de France. FRA., Feb 2012, Reims, France. 31 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki [Helsinki]. Helsinki, FIN., Aug 2012, Helsinki, Finland. 599 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the &amp;lt;em&amp;gt;RCT1&amp;lt;/em&amp;gt; gene in anthracnose resistance in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meusnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Eucarpia Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Paris, FRA., Sep 2011, Dublin, Ireland. 391 p., </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4555-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFORMA: a new project for identification and selection of resilient, water- and energy-efficient forage and feed crops for Mediterranean agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Inter-regional Cooperative Research and Development Sub-Network on Mediterranean Pastures and Fodder Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). Bari, INT., Oct 2012, Samsun, Turkey. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’écologie fonctionnelle pour comprendre le fonctionnement et améliorer les prairies semées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources for &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and related legume crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative and reproductive development of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;: physiological and genetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legume Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte-Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des métabolites secondaires présents dans les espèces prairiales sur leur utilisation digestive par les ruminants et les rejets dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité spontanée et diversité améliorée des espèces fourragères : de l’adaptation environnementale à l’adaptation agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for water use efficiency in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Gibelin-Viala Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity in a collection of lucerne populations from the mediterranean basin evaluated by SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Semiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of botanical composition in multispecies forage mixtures by near infrared reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Conference of the Eucarpia fodder and turf section &amp; 18. Meeting of the eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-87006-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a model to a crop species: constans is involved in aerial morphogenesis of lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage production of grasslands composed by one, two or three varieties of perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of photoperiod on aerial morphogenesis of eight &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological traits and SSR markers to analyze genetic diversity of alfalfa cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for flowering date in three mapping populations of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for water stress resistance and water use efficiency in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Abdelguerfi-Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripada M. Udupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Semiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. North American Alfalfa Improvement Conference &amp; 20. Trifolium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Alfalfa &amp; Forage Alliance (NAFA). St. Paul, USA., Jun 2008, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelic variation for genes colocating with a QTL of flowering date in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of genetic diversity in European cultivars of alfalfa with SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for flowering date in four populations of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diversity description to QTL detection in Medicago truncatula: the example of aerial morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL of water-use efficiency and water resistance in alfalfa: a collaborative project funded by European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sripada Udupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model legumes Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologie de Borj Cedria (CBBC). TUN., Mar 2007, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association studies using synthetic varieties: case study of GAI gene and leaf length in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Eucarpia Symposium on Improvement of Fodder Crops and Amenity Grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Aug 2007, Copenhagen, Denmark. 230 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium in synthetic varieties of Lolium perenne L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cameleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International plant and animal genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity among alfalfa cultivar using SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la collection européenne de variétés de luzerne pour la résistance au verticilium albo-atrum et à ditylenchus dipsaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Montegano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Giroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF. Génétique et prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes génétiques chez les espèces fourragères pérennes des régions tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF. Génétique et prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the coefficient of double-reduction in autotetraploid lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs for morphogenetic traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and use of a tool for automated alignments of genes in the rice VAC's GenBank card against other species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Darrieutort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the molecular breeding of forage and turf, a satellite workshop of the 20. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberystwyth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of genetic diversity among and within alfalfa varieties using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Ronfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linkage map in alfalfa and assesment of colinearity with madicago truncatula. Possible user in QTL detection and gene mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSR-based genetic linkage map in cultivated tetraploid alfalfa (Medicago sativa) and synteny with M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTLs for morphogenetic traits in Medicago truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-genomic approach of the natural variations of the model-legume &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European conference on Grain Legumes. 2. International Conference on Legume Genomics and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Protéagineux (AEP). FRA., Jun 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of SRR markers from Medicago truncatula towards alfalfa (M. sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hughet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNPs development on phytochromes A, B and C and on cryptochrome in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des tannins condensés sur la solubilité des protéines de légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'information de l'AFPF. Fourrages, protéines et environnement: de nouveaux équilibres à construire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mevalonate kinase gene on stem growth in transgenic alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Czochara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of histological traits alongs the stem of lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cormenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends about alfalfa resistance to the pea aphid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of molecular markers associated to morphological traits in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of condensed tannin content on protein solubility in legume forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping and identification of QTL for stem morphogenesis in tetraploid alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hackett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of condensed tannins on protein solubility in legume forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Sacramento, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation for morphology and histology of the stems in the model legume species M. truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallel analysis of pea aphid resistance in Alfalfa seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D distribution of seed yield in alfalfa seed canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating variation for histological characters in alfalfa stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From description to explanation of variations in Alfalfa digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploid alfalfa mapping using markers and research of markers of pollen fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry matter accumulation and partitionning between vegetative and reproductive organs in alfalfa (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International grassland congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cultivar and environment on seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 D distribution of seed yield in alfalfa seed canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between seed yield and biomass in alfalfa seed crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for in sacco dry matter and fiber degradation kinetics in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North american Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cultivar and environment on seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and variety x environment interaction for digestibility, forage yield and protein content in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North american Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of digestibility and fiber content in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North american alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, MADISON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for in situ kinetics of protein degradation in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. North American Alfalfa improvement conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seed weight per inflorescence as a selection criterion for seed yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, PERUGIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation within and between cultivar for seed yield in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Bolanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and among-cultivar genetic variance for digestibility and forage yield in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallel analysis of seed yield in lucerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and variety X environment interaction for digestibility, forage yield and protein content in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for including the digestibility in breeding of Alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia Medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of some lucerne and medics cultivars for pea aphid resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Aupinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Eucarpia medicago spp. Group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between-cultivar genetic variation for alfalfa digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the seed yield in an alfalfa canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bolanos-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for male and female fertilities in alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leneguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and cultivar effects on alfalfa digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ecalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. North american alfalfa improvment conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Bozeman, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for digestibility and fiber contents in the medicago sativa complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia meeting of the group médicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, BRNO, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of the RAPD variation in a set of populations of the Medicago sativa complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia meeting of the group medicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, BRNO, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiser l'utilisation des fourrages par l'amélioration génétique de la valeur agronomique et de la valeur alimentaire des variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs climatiques et mise en place des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in the Medicago sativa complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Eucarpia Medicago spp. Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Sep 2001, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for digestibility and fiber contents in the Medicago sativa complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Alfalfa Improvement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Oklahoma City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between main stem structure and light interception efficiency among determinate autumn-sown white lupins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la fluorescence de la chlorophylle dans l'analyse in situ de la photosynthèse foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luzerne : amelioration de la qualite. Le point sur les recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee d'information amelioration et qualite des plantes fourrageres prairiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic variability for radiation profile in canopies of autumn-sown white lupin (Lupinus albus L.) with contrasted architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the seed size variation in Lupinus albus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Crochemore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International lupin conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of determinate and indeterminate autumn-sown white lupins under the western european climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Australian Lupin Technical Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the architecture of first-order branches on determinate autumn-sown white lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of Lupinus albus : new architectures for a further domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic variability of the architecture of determinate autumn-sown white lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Lupin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heredity of determinate growth in winter white lupin (Lupinus albus). Influence of the sowing time on architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heredity of determinate growth in winter white lupin (Lupinus albus). Influence of the sowing time on architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conference europeenne sur les proteagineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Balanced Haplotype-Resolved De Novo Assembly of the Autotetraploid Genome of Medicago sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adela Poublan-Couzardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées ouvertes de Bio-Informatique 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Durum Wheat grows together with Alfalfa: The Genetic Dialogue of Neighboring Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beloglasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bernazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENOMIC SELECTION IN PERENNIAL FORAGE SPECIES: THE EXAMPLE OF ALFALFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'un idéotype de luzerne pour un usage de mulch vivant avec le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal. pp.105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinants of vegetative growth traits of lucerne used as living mulch for cereal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb El Ghazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guacaneme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau pour accélérer la création et la diffusion de progrès génétique chez les légumineuses : le projet BELIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity for germination in response to temperature in a set of lucerne varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junpeng Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagdi Ghaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Herbage Seed Group Conference (IHSG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France. , pp.180-180, 2023, Proceedings and Abstracts of the 11th International Herbage Seed Group Conference (IHSG 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV to measure canopy height and plot biomass in a lucerne variety trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Sym­po­si­um of the Eu­ropean Grass­land Fe­de­ra­ti­on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, Germany. 2021, Sensing - New insights into Grassland Science and Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la hauteur de légumineuses fourragères pérennes par photogrammétrie à partir d'images acquises avec un drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing genetic diversity to improver key traits in red clover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kölliker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea A. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Xaver Schubiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Skot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two CONSTANS-like mutations on alfalfa plant height and flowering date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Flajoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révision des objectifs et méthodes de sélection de la luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 247 p., 2016, Les légumineuses fourragères et prairiales : Quoi de neuf ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cereal-legum mixtures: forage quality under Mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.M. Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits diversity and fitness evaluation in response to salt stress in some Medicago spp wild populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Y. Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 335 p., 2016, Legumes for a Sustainable World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels services écosystémiques pour les associations graminées-légumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Séminaire régional enseigner à produire autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rouillé, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of lucerne for better adaptation to mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalfa genetic variation for biomass production in pure and mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Maamouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. Springer, 394 p., 2014, Quantitative traits breeding for multifunctional grasslands and turf. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9044-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new journal on the legume research horizon - Legume Perspectives; Legume Perspectives Editorial Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Boelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Boukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Novi Sad, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops, Novi Sad, Serbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la valeur d'utilisation des variétés de graminées fourragères candidates à l'inscription au Catalogue officiel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gensollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mapping in the autotetraploid alfafa : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coop de France Déshydratation, 8ème ed., 118 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Miggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Riedeckaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">114 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legume perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pol Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">97 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luzerne références</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pol Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Press Premium, 96 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de QTL : objectifs et pratiques ; pour une approche interdisciplinaire (génétique, echophysiologie, zoologie) des interactions genotype-milieu biotique et abiotique chez les fourragères pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne (Alfalfa) in european cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legumes in cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2017, 978-1-78064-498-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic maps and molecular markers in the genus medicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of new technologies for genetic improvement of legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 643 p., 2008, 978-1-56022-309-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation for protein degradation in three forage legume species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robbins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lloveras, J. (ed.):Qualité de la luzerne et des medics pour la production animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A45, CIHEAM, 2001, Options Méditerranéennes. Série A : Séminaires Méditerranéens, 2-85352-228-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to EUCLEG. A joint plant breeding programme to decrease the EU's and China's dependency on protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicago sativa cv. Mercedes genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Debellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la luzerne dans un climat méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita A. M. Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Thami-Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucerne crop in drought-prone environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita A. M. Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Thami-Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du colloque « L'avenir des filières semences de légumineuses » du 11 février 2020, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE; GNIS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection of lucerne for stress tolerance, moisture-favourable conditions, forage quality, and mixed cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2.1, auto-saisine. 2017, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient, water- and energy-efficient forage and feed crops for mediterranean agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on marker-trait analyses and marker-assisted selection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2.3, auto-saisine. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological breeding strategies for lucerne and pea targeted to Mediterranean environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Pecetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1.3, auto-saisine. 2017, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter le potentiel offert par les légumineuses fourragères pour une agriculture verte (Expoleg-AV), janvier 2011 – décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for feeding value and seed production in the forage legume alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Bap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2015, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the potential benefits of combining specific species and/or genotypes to adapt grasslands to warmer and dryer climatic conditions and management options to maintain stable species proportions (South‐West Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 7.4, 2015, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés nouvelles pour un usage en interculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of existing experiments to deliver enhanced understanding of sward dynamics in MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Abberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Huguenin-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D2.4, 2012, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs moléculaires de la résistance aux bio-agresseurs (anthracnose et verticilliose) chez la luzerne pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA; ACVF Luzerne. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de marqueurs microsatellites pour l'étude de la diversité génétique des populations et variétés de luzerne pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CB47, ACVF Luzerne; INRA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la digestibilité de la luzerne, dans la perspective d'un retour important à l'alimentation du bétail au moyen de la pâture et des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Prosperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ACVF Luzerne; INRA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique et physiologique de l'architecture déterminée chez le lupin blanc d'hiver. Conséquences agronomiques et en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. ENSA de Rennes, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Poitiers, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02833342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LD4X : un logiciel informatique pour tester le déséquilibre de liaison entre marqueurs chez des espèces autotétraploïdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId859"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F6A4F3"/>
+    <w:nsid w:val="5E45CA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernadette-julier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168856255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julier Bernadette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Saliou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art14-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Paul Sampoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.CWLJ2580" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia-Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor &#381;ivanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mili&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;ard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Gras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M I Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Byrne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.70009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06479-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Wolff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1356506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djura Karagi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1196134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00844-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Vaz Patto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782574" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bagot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pbx3-tv87" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pecetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lambroni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-021-02897-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Gilliland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125948" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Ray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Monteros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sledge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Brummer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2017.11.0657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-018-0891-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Flajoulot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-017-0551-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-018-0898-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Kadri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Laouar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounawer Badri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-017-2527-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Basset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407622897299E12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maamouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;guier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Bijelic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Kallida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Zhouri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pauly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy6040051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Bijeli&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odorizzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.C. Mamani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipowicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gieco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP14280" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639276v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Barrett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charles Brummer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athole H. Marshall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2014.898462" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635644v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Boelt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dura Karagic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2014.898477" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP14164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630846v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ses-6c52" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stra&#235;bler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636675v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Protin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelletier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630119v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189976v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flajoulot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2tj3-zb29" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633881v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz del Carmen Lagunes Espinoza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1996-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7B8D07A62AD200072D75E04F589A0CBFE247873/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1775-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV302B5R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1743-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2H72HH61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zg9p-wk90" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Veron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9457-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2N737969-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris D. Herrmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B. Julier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0077-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dhvj-0e19" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bagavathiannan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Gulden" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. van Acker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0156-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X6PT4XWJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/41ch-qa28" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1356-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6KL057M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02530.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2BZ7QM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663132v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gui&#241;es" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ecalle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2008.10516128" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666509v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00122-008-0805-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0S34Q1WW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menna Barreto Dias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dall'Agnol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9534-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2716EDA6B49A5BBBB73E0943E842D2D79D2925A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Montegano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Giroult" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudouin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10681-006-9258-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z54KTQC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668117v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Ayadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0525-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5486F985F7997302FBBEF251D12CCEC98E0BA35F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665227v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0612-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBT73KB2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bach Jensen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H. Andersen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Bach Holm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01043.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP8T79SM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682448v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0074-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCD80F64D146D921E168322F2E73A4894337FDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673174v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675613v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guines" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343186v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889982v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guines" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emile" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670483v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-3-9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675867v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677899v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morris" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allison" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677900v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Huyghe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678125v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bola&#241;os-Aguilar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674760v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Bolanos Aguilar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djukic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0523.2001.00554.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886028v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo-Daniel Bola&#241;os-Aguilar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000131" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695418v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402365x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688969v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691865v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Furtoss" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Travers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(99)00021-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2J052ZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690065v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695177v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crochemore" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692424v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lucia Crochemore" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;calle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885860v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Crochemore" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698915v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgoin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chabosseau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687210v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo-Acuna" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021077" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-87HJR2LT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685765v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707416v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcheron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885688v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Porcheron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecalle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709552v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885606v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Papineau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Papineau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703116v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704451v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harzic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885518v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19931002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701429v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Young" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703384v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F.J. Milford" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Day" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703212v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703120v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703121v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584190v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia Ruiz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555008v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555031v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265029v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717893v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Sampoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717783v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555055v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729645v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729668v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172881v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Zivanov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172861v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698288v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987402v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365357v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323297v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739224v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323294v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323298v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323303v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323301v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739231v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323310v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323311v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J. Gilliland" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986121v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strullu Lo&#239;c" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323282v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986153v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790418v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986193v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafaillette" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gensollen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735405v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gilliland" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annichiarico" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054477v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737274v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734089v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan B. Milic" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana M. Katanski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko R. Milosevic" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Z. Zoric" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737241v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052960v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052957v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789981v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733670v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_41" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052971v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737657v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sk&#248;t" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weise" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagic" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_18" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785322v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733667v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_45" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736866v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736857v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillemot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733798v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788241v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734623v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594661v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Y. Amokrane" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595367v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595371v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801778v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meilhac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556279v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_31" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233896v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Shaimi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556277v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslaug Helgadottir" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Ostrem" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Collins" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Humphreys" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276718v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800425v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739395v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738548v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_32" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739865v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Protin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacale Pelletier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791852v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580646v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-017-9044-4_21" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810050v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kallida" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhouri" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaimi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al Faiz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747889v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802165v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807834v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803416v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745133v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz del Carmen Lagunes-Espinoza" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4555-1_24" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804062v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748008v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747994v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749036v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749378v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porqueddu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecetti" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747992v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802891v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749037v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alaux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4555-1_25" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746655v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802844v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803254v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753511v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chataigner" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-87006-5_28" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757327v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_63" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755954v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Semiani" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_14" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758081v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_35" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756511v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_62" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751436v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755440v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdelguerfi-Laouar" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripada M. Udupa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Semiani" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752049v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754135v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752191v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752814v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752810v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751790v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouchier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Gasmi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripada Udupa" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750595v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757793v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752926v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cameleyre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760311v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646614v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giroult" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guenard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762182v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758928v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761416v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hughet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760415v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759929v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barres" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760923v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760414v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761522v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760611v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762507v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoquet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prioul" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760278v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830610v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760201v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760416v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762600v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761061v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poussot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormenier" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760612v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761497v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hackett" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760718v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prosperi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760639v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761040v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czochara" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761474v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Bolanos" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763473v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762388v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761477v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henri" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760301v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bolanos-Aguilar" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761373v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760813v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landr&#233;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767711v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767352v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767685v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766596v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767686v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769029v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767477v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764980v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765260v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766553v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764981v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765915v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765259v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768380v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764918v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767725v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764762v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leneguer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765160v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764779v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768092v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousset" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764741v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765717v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769336v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764926v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772888v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779090v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camenen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776024v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775055v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777678v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778387v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775051v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775174v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775705v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777753v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777866v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717674v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717708v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guacaneme" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718020v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172886v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Niu" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323289v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323306v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323264v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland K&#246;lliker" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea A. Frey" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Xaver Schubiger" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grieder" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Skot" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735158v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/462625.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581581v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.M. Melis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594784v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595033v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595110v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eucarpia-fcag2015.be/EN/ScientificProgram/Fullprogram/tabid/9405/Default.aspx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_49" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276719v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809961v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749487v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Boller" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Boukar" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262575.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743695v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_49" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830622v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788526v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Chatelier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Migliore" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594918v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Miggiani" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedeckaer" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oliviero" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187531v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594997v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Verzeaux" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pannet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594264v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolitch" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595468v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/396398.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818847v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=2&amp;amp;ved=0CDQQFjAB&amp;amp;url=http%3A%2F%2Fbiology.krc.karelia.ru%3A8080%2Fbiology%2F%25C3%25E5%25ED%25E5%25F2%25E8%25EA%25E0%2F%25CD%25E0%2520%25E0%25ED%25E3%25EB%25E8%25E9%25F1%25EA%25EE%25EC%2520%25FF%25E7%25FB%25EA%25E5%2FHandbook%2520of%2520New%2520Technologies%2520for%2520Genetic%2520Improvement%2520of%2520Legumes%2C%25202008%2C%2520p.688.pdf&amp;amp;ei=3kanUcqKH5CAhQef7ICIDg&amp;amp;usg=AFQjCNHxkTxVR3OnaXt3RVw1pLLw4dM2VQ&amp;amp;sig2=lPl2n0P9UL34zieYsJyJDg&amp;amp;bvm=bv.47244034,d.ZG4&amp;amp;cad=rja" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830685v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robbins" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656392v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993163v2" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594651v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. M. Melis" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Thami-Alami" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbas" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594652v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986966v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611431v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nazzicari" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789465v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611438v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611430v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Romani" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795415v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595046v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611414v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crespo" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801650v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611402v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Abberton" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987000v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987018v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986986v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676075v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833342v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823333v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernadette-julier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168856255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Paul Sampoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.CWLJ2580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julier Bernadette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Saliou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art14-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor &#381;ivanov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mili&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M I Roberts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Byrne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.70009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;ard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Grelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Gras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb El Ghazzal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP25012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06479-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Wolff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1356506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larbre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109308" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djura Karagi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1196134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00844-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bagot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pbx3-tv87" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Vaz Patto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Pecetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lambroni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-021-02897-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125948" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J Gilliland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12492" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Ray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Monteros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sledge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Brummer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2017.11.0657" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Herrmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Flajoulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ronfort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-017-0551-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-018-0891-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-018-0898-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Basset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407622897299E12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Kadri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Laouar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounawer Badri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-017-2527-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Maamouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;guier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574929v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532699v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Kallida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Zhouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Bijelic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pauly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy6040051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Bijeli&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odorizzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.C. Mamani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipowicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gieco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP14280" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639276v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Barrett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charles Brummer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athole H. Marshall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2014.898462" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635644v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Boelt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dura Karagic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2014.898477" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP14164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123956v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stra&#235;bler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ses-6c52" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636675v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Protin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelletier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630119v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189976v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flajoulot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2tj3-zb29" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633881v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoulida Toueni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Montanari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Tardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fervel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers337" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz del Carmen Lagunes Espinoza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1996-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7B8D07A62AD200072D75E04F589A0CBFE247873/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Veron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1743-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2H72HH61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651898v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1775-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XV302B5R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653108v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zg9p-wk90" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pierre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Bogard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9457-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2N737969-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dhvj-0e19" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939672v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris D. Herrmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette B. Julier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0077-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Bagavathiannan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Gulden" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. van Acker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-010-0156-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X6PT4XWJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/41ch-qa28" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667525v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1356-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6KL057M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02530.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2BZ7QM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2009.00696.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ9B6J0V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menna Barreto Dias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dall'Agnol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9534-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2716EDA6B49A5BBBB73E0943E842D2D79D2925A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gui&#241;es" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poussot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ecalle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2008.10516128" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666509v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00122-008-0805-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0S34Q1WW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0612-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBT73KB2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Montegano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Giroult" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10681-006-9258-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z54KTQC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668117v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Ayadi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0525-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5486F985F7997302FBBEF251D12CCEC98E0BA35F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675619v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bach Jensen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus H. Andersen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Bach Holm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01043.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP8T79SM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682448v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0074-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCD80F64D146D921E168322F2E73A4894337FDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673174v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675613v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677900v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889982v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guines" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Emile" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003029" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670483v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-3-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guines" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecalle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343186v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675867v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Morris" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allison" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Huyghe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678125v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bola&#241;os-Aguilar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hacquet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674760v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Bolanos Aguilar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djukic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0523.2001.00554.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886028v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo-Daniel Bola&#241;os-Aguilar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000131" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695418v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402365x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688969v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691865v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Furtoss" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Travers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(99)00021-8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2J052ZX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885872v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Lucia Crochemore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;calle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692424v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690065v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695177v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Crochemore" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684401v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Julier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686602v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885806v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Crochemore" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698915v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgoin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chabosseau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687210v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo-Acuna" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caubel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021077" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-87HJR2LT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685765v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709552v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papineau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deroo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707416v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porcheron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885688v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Porcheron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ecalle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885606v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Papineau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Papineau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703116v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704451v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harzic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703121v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19931002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701429v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Young" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703384v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F.J. Milford" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Day" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703212v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703120v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584190v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Arcia Ruiz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555008v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555031v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555055v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717893v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Sampoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717783v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729645v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172974v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172861v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172881v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lefebvre" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Zivanov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729668v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698288v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leuenberger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987402v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323310v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323311v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor J. Gilliland" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739224v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323294v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blugeon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365357v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323297v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323298v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323308v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323303v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323301v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739231v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986153v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strullu Lo&#239;c" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986121v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323282v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734089v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan B. Milic" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana M. Katanski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko R. Milosevic" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Z. Zoric" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790418v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986193v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafaillette" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gensollen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735405v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gilliland" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annichiarico" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054477v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737274v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736857v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillemot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733667v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_45" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736866v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737241v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052960v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052957v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733670v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_41" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789981v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052971v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785322v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737657v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sk&#248;t" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weise" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagic" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_18" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733798v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788241v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734623v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594661v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Y. Amokrane" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595367v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743081v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Busset" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hor" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595371v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801778v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meilhac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556279v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_31" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556277v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslaug Helgadottir" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Ostrem" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Collins" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Humphreys" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276718v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233896v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Shaimi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580646v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-017-9044-4_21" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738548v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_32" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800425v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739395v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739865v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Protin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacale Pelletier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791852v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803416v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810050v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kallida" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhouri" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaimi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al Faiz" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747889v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802165v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807834v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745133v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz del Carmen Lagunes-Espinoza" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4555-1_24" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747944v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belser" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Labadie" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747994v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748008v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804062v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749036v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747992v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802891v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749037v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alaux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4555-1_25" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749378v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porqueddu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pecetti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746654v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurat" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746655v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802844v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803254v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757327v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_63" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755954v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Semiani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_14" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753511v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chataigner" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-87006-5_28" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756511v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_62" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758081v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_35" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751436v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752049v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754135v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755440v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdelguerfi-Laouar" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripada M. Udupa" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Semiani" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750595v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752191v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752814v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752810v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751790v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouchier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Gasmi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripada Udupa" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757793v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752926v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cameleyre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759929v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hughet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barres" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646614v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giroult" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guenard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760311v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762182v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758928v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761416v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760415v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760923v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761522v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760414v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760611v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762507v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoquet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prioul" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760201v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760278v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830610v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761040v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czochara" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761061v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poussot" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cormenier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760416v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carr&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762600v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760612v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761497v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hackett" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760639v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760718v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prosperi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760813v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landr&#233;" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761474v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Bolanos" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763473v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762388v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761477v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henri" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760301v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bolanos-Aguilar" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761373v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767477v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767711v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767352v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767685v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767686v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766596v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769029v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768380v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765260v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764980v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766553v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764981v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765915v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765259v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764918v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767725v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764762v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leneguer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765160v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764741v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764779v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768092v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousset" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765717v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769336v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764926v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776024v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779090v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camenen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772888v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777678v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778387v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775055v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775174v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775051v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775705v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777753v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777866v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208435v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Poublan-Couzardot" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226280v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salas" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beloglasov" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voiry" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tollon-Cordet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bernazeau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717674v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717997v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717708v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guacaneme" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718020v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172886v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Niu" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323289v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323306v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323264v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland K&#246;lliker" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea A. Frey" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Xaver Schubiger" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grieder" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Skot" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735158v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/462625.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595033v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581581v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.M. Melis" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594784v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276719v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595110v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eucarpia-fcag2015.be/EN/ScientificProgram/Fullprogram/tabid/9405/Default.aspx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_49" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743695v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_49" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749487v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Boller" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Boukar" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262575.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809961v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830622v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788526v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Chatelier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Migliore" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594918v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Miggiani" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedeckaer" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oliviero" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187531v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594997v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Verzeaux" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pannet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594264v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicolitch" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595468v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/396398.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818847v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.fr/url?sa=t&amp;amp;rct=j&amp;amp;q=&amp;amp;esrc=s&amp;amp;source=web&amp;amp;cd=2&amp;amp;ved=0CDQQFjAB&amp;amp;url=http%3A%2F%2Fbiology.krc.karelia.ru%3A8080%2Fbiology%2F%25C3%25E5%25ED%25E5%25F2%25E8%25EA%25E0%2F%25CD%25E0%2520%25E0%25ED%25E3%25EB%25E8%25E9%25F1%25EA%25EE%25EC%2520%25FF%25E7%25FB%25EA%25E5%2FHandbook%2520of%2520New%2520Technologies%2520for%2520Genetic%2520Improvement%2520of%2520Legumes%2C%25202008%2C%2520p.688.pdf&amp;amp;ei=3kanUcqKH5CAhQef7ICIDg&amp;amp;usg=AFQjCNHxkTxVR3OnaXt3RVw1pLLw4dM2VQ&amp;amp;sig2=lPl2n0P9UL34zieYsJyJDg&amp;amp;bvm=bv.47244034,d.ZG4&amp;amp;cad=rja" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830685v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robbins" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656392v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993163v2" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594651v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A. M. Melis" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Thami-Alami" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbas" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594652v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986966v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611431v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nazzicari" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789465v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611438v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611430v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Romani" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795415v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595046v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611414v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crespo" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801650v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611402v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Abberton" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987000v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987018v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986986v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676075v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833342v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823333v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>