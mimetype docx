--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -533,697 +533,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+                <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isabel Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Emma Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777131v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+                <w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">M. Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+                <w:t xml:space="preserve">hal-04088271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benabdellouahed</w:t>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088271v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sediment composition on morphology and internal structure of mixed siliciclastic–bioclastic coastal barriers: Contribution of flume experiments</w:t>
               </w:r>
@@ -1320,347 +1320,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical changes in mollusc communities from a temperate chenier ridge system (Mont-Saint-Michel Bay, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Poirier</w:t>
+                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Caline</w:t>
+                <w:t xml:space="preserve">Isabelle Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 529 (1), </w:t>
+              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP529-2022-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921959v1</w:t>
+                <w:t xml:space="preserve">hal-03722768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical changes in mollusc communities from a temperate chenier ridge system (Mont-Saint-Michel Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 529 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP529-2022-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722768v1</w:t>
+                <w:t xml:space="preserve">hal-03921959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphostratigraphy of an active mixed sand–gravel barrier spit (Baie de Somme, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1817,278 +1817,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03958426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional controls on a hypertidal barrier‐spit system architecture and evolution, Pointe du Banc spit, north‐western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12652⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376512v1</w:t>
+                <w:t xml:space="preserve">hal-02953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit bathymetric reconstruction from lead line depth soundings of the late 17th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depositional controls on a hypertidal barrier‐spit system architecture and evolution, Pointe du Banc spit, north‐western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 246, pp.107029. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (1), pp.502-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.107029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953058v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold of motion and settling velocities of mollusc shell debris: Influence of faunal composition</w:t>
               </w:r>
@@ -2440,177 +2440,189 @@
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 398, pp.99 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-016-0479-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal changes in North Atlantic atmospheric circulation patterns recorded by sand spits since 1800 CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2619,132 +2631,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 281, p. 1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate control on late Holocene high-energy sedimentation along coasts of the northeastern Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2763,986 +2775,986 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 485, pp.784-797. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.07.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01267158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal sediment dynamics: Introduction to the thematic issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348 (6), pp.409 - 410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene sea level variations in the bay of Quiberon (south Brittany, France): archaeological and sedimentological tracers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 26/2, pp.105 - 115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.7201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatically driven impacts on sedimentation processes in the bay of Quiberon [south Brittany, France) over the last 10,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (6), pp.679-688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683614526933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle cartographie du substratum de la baie de Seine et synthèse géologique terre-mer : apports de nouvelles données sismiques et biostratigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Géologie de la France, 1 (2), pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene evolution of the Seine river preserved in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (3), pp.267-277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: Field data and wave ﬂume experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3761,2004 +3773,2004 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (5), pp.1213-1230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal ﬂat (Mont-Saint-Michel bay, France) -- Internal architecture revealed by ground-penetrating radar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inﬁlling stratigraphy of macrotidal tide-dominated estuaries. Controlling mechanisms: Sea-level ﬂuctuations, bedrock morphology, sediment supply and climate changes (The examples of the Seine estuary and the Mont-Saint-Michel Bay, English Channel, NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Norgeot</w:t>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delsinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 279, pp.173-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 279, pp.62-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679250v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬁlling stratigraphy of macrotidal tide-dominated estuaries. Controlling mechanisms: Sea-level ﬂuctuations, bedrock morphology, sediment supply and climate changes (The examples of the Seine estuary and the Mont-Saint-Michel Bay, English Channel, NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal ﬂat (Mont-Saint-Michel bay, France) -- Internal architecture revealed by ground-penetrating radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Delsinne</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lesueur</w:t>
+                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Norgeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 279, pp.62-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 279, pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679238v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent non-solar forcing of Holocene storm dynamics in coastal sedimentary archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mcnanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.892-896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00657352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (1), pp.37-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/pec.06.85.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1530 - 1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Miguasha Fossil-Fish-Lagerstätte: a consequence of the Devonian land-sea interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (4), pp.293-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12549-011-0058-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00677487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bonifacio formation (Miocene of Corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 182 (3), pp.221-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.3.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, in progress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bonifacio Formation (Miocene of corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene sedimentary infilling of a tide-dominated estuarine mouth. The example of the macrotidal Seine estuary (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delsinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (2), pp.87-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouaouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35, pp.1480-1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Holocene sediment infilling and beach barrier dynamics of the Thau lagoon (Gulf of Lions, Mediterranean sea, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J. P. Barusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (2), pp.197-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic records and variability of incised valleys and estuaries along French coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (2), pp.75-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand from shelly cheniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5767,2926 +5779,2926 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (14), pp.1642-1654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic organisation of a composite macrotidal wedge: the Holocene sedimentary infilling of the Mont-Saint-Michel Bay (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (2), pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for millennial-scale climatic events in the sedimentary infilling of a macrotidal estuarine system, the Seine estuary (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delsinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (5-6), pp.499-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of late Holocene rapid climate changes as recorded in a macrotidal coastal setting (Mont-Saint-Michel Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (11), pp.1031-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G30310A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00421060v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of late Holocene rapid climate changes as recorded in a macrotidal coastal setting (Mont-Saint-Michel Bay, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (11), pp.1031-1034. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264, pp.242-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G30310A.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433488v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Remaniements sédimentaires superficiels sur l'estran occidental de la baie du Mont Saint-Michel ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bassoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cayocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (n°1-2), p. 51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation potential of highstand coastal sedimentary bodies in a macrotidal basin : Example from the Bay of Mont-Saint-Michel, NW France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 202, pp.754-775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00191487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEPM special publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85, pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00657409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baie du Mont Saint Michel. Environnements morpho-sédimentaires, faciès, séquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billeaud Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesueur Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caline Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (1), p 3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bay of Mont-Saint-Michel northeastern littoral: an illustrative case of coastal sedimentary body evolution and stratigraphic organization in a transgressive/highstand context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177 (2), pp.71-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2-4), pp.235-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11001-005-3721-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00657376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary balance and sand stock availability along a littoral system. The case of the western Gulf of Lions littoral prism (France) investigated by very high resolution seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certain R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J. P. Barusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Court T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pauc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.889-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried sandbodies within present-day estuaries (Atlantic coast of France) revealed by very high resolution seismic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 211 (3-4), pp.189-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2004.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offshore Quaternary sediment bodies of the English Channel and its Western Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc De Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Marsset</w:t>
+                <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Batist</w:t>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Plagnol</w:t>
+                <w:t xml:space="preserve">Marc Debatist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
+              <w:t xml:space="preserve">, 1999, 161 (2-4), pp.339-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00033-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274330v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations et remaniements de thanatofaunes dans les sables de la plate-forme profonde des approches occidentales de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lauriat-Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (4), pp.381-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88722-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and Sequence Stratigraphy of a Late Neogene Incised Valley at the Shelf Margin, Southern Celtic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Dalrymple Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Vol. 69 (1999),, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1306/D42689EB-2B26-11D7-8648000102C1865D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Debatist</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Plagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 161 (2-4), pp.339-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00033-X⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04274349v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatic and hydrodynamic controls on the architecture of a deep shelf sand bank (Celtic Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 46 (4), pp.703-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-3091.1999.00244.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la sismique très haute résolution à l’interprétation génétique d’un banc sableux de la Mer Celtique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 320, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surficial sedimentology of the Middelkerke Bank (southern North Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad Stolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 121 (1-2), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0025-3227(94)90155-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8696,676 +8708,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hiance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal architecture of beachface deposits and berms in hypertidal El Páramo spit (Tierra del Fuego, Argentina) revealed by GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Fracaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress on Tidal Dynamics and Sedimentology (TIDALITES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses et paléovallées de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de sédimentologie (ASF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sédimentologistes français (ASF), Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des conditions hydrographiques néritiques à l’échelle du Golfe de Gascogne au cours du dernier millénaire : apports de l'étude croisée de la vasière ouest-Gironde et des littoraux bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Iratçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et morphologies de dépôt des sédiments bioclastiques : apports de la modélisation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9387,262 +9399,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eghymanche 2023 - Ecologie marine, géosciences et hydrodynamique sur la façade Manche - Mer du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MORPHODUNES, a new project dedicated to the 3D morphodynamics of sub-marine sand dunes for safety and maritime activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and River Dune Dynamics – MARID VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rennes, France. pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosforitas bioclásticas compuestas por braquiópodos linguliformes: estudio tafonómico y sedimentológico experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,87 +9686,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Reunión Argentina de Sedimentología - IX Congreso Latinoamericano de Sedimentología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,1089 +9774,1089 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sanding-up of the Seine-Maritime intertidal area (Normandy, France): towards a high frequency monitoring using satellite image analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucomare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068638v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The sanding-up of the Seine-Maritime intertidal area (Normandy, France): towards a high frequency monitoring using satellite image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Eucomare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795007v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
+              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525020v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, processus de ségrégation et structure interne de dunes sous-marines silico-bioclastiques - Etude expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Messina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795033v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794940v1</w:t>
+                <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation, processus de ségrégation et structure interne de dunes sous-marines silico-bioclastiques - Etude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274889v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661792v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behaviour and sorting mechanisms of organophosphatic brachiopod shells: Preliminary results of experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10866,822 +10878,822 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : vers une méthodologie de suivi haute fréquence par analyse d’images satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283659v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestin Desgué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Franck Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque MARCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Le disponible sédimentaire subtidal du prisme littoral de Normandie. Distribution et caractérisation par sismique réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MARCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274960v1</w:t>
+                <w:t xml:space="preserve">hal-03588032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le disponible sédimentaire subtidal du prisme littoral de Normandie. Distribution et caractérisation par sismique réflexion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
+                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588032v1</w:t>
+                <w:t xml:space="preserve">hal-03418386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418386v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : vers une méthodologie de suivi haute fréquence par analyse d’images satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601538v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensablement de la plate-forme d'érosion marine du littoral à falaises de Seine-Maritime : analyse historique et origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11690,231 +11702,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution des dynamiques et des stocks sédimentaires subtidaux depuis le XIXème siècle au large des côtes de Normandie (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ponsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intertidal sanding up of the Seine-Maritime coast (Normandy, France): Sedimentological and geochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11923,253 +11935,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12211,647 +12223,647 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des côtes sableuses de Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
+                <w:t xml:space="preserve">Architecture sédimentaire de la flèche de galets de La Mollière (Baie de Somme) : Une étude par prospection géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397114v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture sédimentaire de la flèche de galets de La Mollière (Baie de Somme) : Une étude par prospection géoradar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164383v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Evolution des côtes sableuses de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166667v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avenir Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting processes of mixed bioclastic-siliciclastic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12893,315 +12905,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting processes and internal architecture of bio-siliciclastic coastal barriers: physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13243,73 +13255,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Sedimentological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la composition sédimentaire dans la dynamique et l’architecture interne des barrières littorales : Approche par modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13351,448 +13363,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Diagenetic transformations of phosphorus, iron and manganese in the Loire estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Estuarine Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617070v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521285v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic transformations of phosphorus, iron and manganese in the Loire estuary (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Howa</w:t>
+                <w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Estuarine Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872440v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds of motion of shell debris under unidirectional flow: influence of faunal composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13847,73 +13859,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture, evolution and depositional controls of a Late Holocene hypertidal recurved barrier-spit system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13972,698 +13984,698 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability in the distribution of biogenic particles over a cool temperate carbonate intertidal flat (Mont Saint Michel bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432725v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
+                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Tranquart</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413154v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Nechenache</w:t>
+                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413144v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nechenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336745v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des forçages climatiques sur l'évolution géomorphologique d'une flèche sableuse à l'échelle pluri-décennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14672,339 +14684,339 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandspit evolution in macrotidal settings, a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15026,1637 +15038,1637 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913370v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432942v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des connaissances du bassin Anglo-Parisien - Apports de la géologie marine : Exemple du Mésozoïque et des géométries sédimentaires de la craie du pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended sediment concentration in relation to the passage of a tidal bore (See River estuary, Mont Saint Michel Bay, NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary records of climate changes in macrotidal tide-dominated estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Sorrel</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753600v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754574v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary records of climate changes in macrotidal tide-dominated estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Furgerot</w:t>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745593v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore tidal bioclastic bodies in epeiric seas: Miocene examples from SE France and Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-W. Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal flat (Mont-Saint-Michel bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16665,231 +16677,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition tempête-tidal dans un système côtier mixte carbonaté clastique: l'exemple de la formation miocène de Bonifacio (Corse du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferrandini</w:t>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès Français de Sédimentologie congres de l'ASF Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand under current: A flume experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16918,73 +16930,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and River Dunes Dynamics III International Workshop (MARID III)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse shelly cheniers in the Mont-Saint-Michel Bay, France: a coupled sedimentological and flume experiment study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17013,176 +17025,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of some offshore sand bodies around France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Marina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Marine Geology and Geo-Ecology of Romania, Oct 1996, Malnas, Romania. pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17192,190 +17204,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal architecture of coarse-grained barriers in hypertidal environments (France and Argentina): A GPR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17383,124 +17395,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse combinée de l’évolution morphologique et de l’architecture interne d’une flèche littorale mixte sablo-graveleuse active (baie de Somme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17508,124 +17520,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross analysis of morphological evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17633,115 +17645,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2020 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/essoar.10505396.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : évolution diachronique historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17770,159 +17782,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-ring patterns to unravel storminess archives on the western coast of Cotentin, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.93, Proceedings of the Tree-rings in Archaeology, Climatology and Ecology TRACE 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17932,184 +17944,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119218395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy of Tide-Dominated Estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">spirnger, pp.119, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0123-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18119,647 +18131,647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal rhythmites: Their contribution to the characterization of tidal dynamics and environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattias Green; João C. Duarte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Journey Through Tides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.283-305, 2023, 978-0-323-90851-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90851-1.00015-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.145-191, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: an introduction to the volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Tessier; Jean-Yves Reynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: Proceedings of the Tidalites 2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, Wiley, pp.1-4, 2016, IAS Special Publications, 978-1-119-21837-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119218395.ch0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended sediment dynamics induced by the passage of a tidal bore in an upper estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18781,270 +18793,270 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tessier, B.; Reynaud, J.-Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: Proceedings of the Tidalites 2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.61-74, 2016, 9781119218395. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119218395.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mont-Saint-Michel bay (NW France) - Facies, sequences and evolution of a macrotidal embayment and estuarine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Tidal Environments. Tidalites 2012. Field-trip book - Publication ASF n° 72</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ASF, 50 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19054,180 +19066,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement control on shaping and infilling of valleys incised at the southern coast of Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert W. Dalrymple, Dale A. Leckie and Roderick W. Tillman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incised Valleys in Time and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEPM, pp.37-55, 2007, SEPM, Special Publication n°85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00194020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19237,205 +19249,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire externe de la Vilaine : Paléoenvironnement et dynamique actuelle. Imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00156256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cartographie sédimentologique intertidale et subtidale. Dynamique sédimentaire et suivi des processus érosion - sédimentation ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19445,539 +19457,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport synthétique des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Immila. [Tome Nickel et Environnement], CNRT Nickel et son environnement. 2020, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification et quantification des flux de la mine au lagon et de leurs impacts. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Immila. (Tome Nickel et Environnement), CNRT Nickel et son environnement. 2020, 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bay of Mont-Saint-Michel: Facies, morphodynamics and Holocene evolution of a hypertidal coastal environment. Field trip guide book, 33rd International Meeting of Sedimentology, Toulouse, october 2017. 48 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19986,51 +19998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] UMR CNRS 6143 M2C. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20040,114 +20052,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement des cycles Tidaux en accretion verticale dans un milieu actuel (la Baie du Mont Saint Michel) et dans une formation ancienne (la molasse marine miocène du bassin de Digne) : mesure du temps et application à la reconstitution des paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stratigraphie. Université de Caen, 1990. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00804950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId477"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20294,51 +20306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP529-2022-73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/GEOMORPHOLOGIE.15684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5N7X0QR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.07.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX7HB3B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Jaccard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcnanus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1619" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-011-0058-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.87" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J. P. Barusseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.197" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30310A.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billeaud Isabelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesueur Patrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Bruno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.71" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Certain R" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court T" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03480331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tesson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GVJTQ9W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05267479v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Fracaro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749667v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068638v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601538v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753600v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335033v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947132v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90851-1.00015-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344206v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910665v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804950v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP529-2022-73" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/GEOMORPHOLOGIE.15684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5N7X0QR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.07.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.05.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX7HB3B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Jaccard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcnanus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1619" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-011-0058-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.87" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J. P. Barusseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.197" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30310A.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250357v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billeaud Isabelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesueur Patrick" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Bruno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.71" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Certain R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court T" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03480331v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tesson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GVJTQ9W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05267479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Fracaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601538v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335033v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825175v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90851-1.00015-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804950v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>