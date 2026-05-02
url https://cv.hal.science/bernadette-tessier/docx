--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -533,697 +533,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+                <w:t xml:space="preserve">M. Isabel Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">I. Emma Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777131v1</w:t>
+                <w:t xml:space="preserve">hal-04676866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and preservation of vertebrate tracks in semi‐liquid sediments: Insights from tidal flats and laboratory experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Emma Quijada</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.13224⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676866v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t>
+                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Paquet</w:t>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benabdellouahed</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088271v1</w:t>
+                <w:t xml:space="preserve">hal-04290099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterisation of fluvial dune morphology and dynamics under limited sediment supply conditions, Seine River, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Central English Channel troughs: major source-to-sink remnants or giant tidal scours?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">M. Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 439, </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.106303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290099v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sediment composition on morphology and internal structure of mixed siliciclastic–bioclastic coastal barriers: Contribution of flume experiments</w:t>
               </w:r>
@@ -1320,347 +1320,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical changes in mollusc communities from a temperate chenier ridge system (Mont-Saint-Michel Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 529 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP529-2022-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722768v1</w:t>
+                <w:t xml:space="preserve">hal-03921959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical changes in mollusc communities from a temperate chenier ridge system (Mont-Saint-Michel Bay, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Poirier</w:t>
+                <w:t xml:space="preserve">The Bay of Mont Saint Michel. Sedimentary facies, morphodynamics and Holocene evolution of a hypertidal coastal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Caline</w:t>
+                <w:t xml:space="preserve">Isabelle Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Campos-Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 529 (1), </w:t>
+              <w:t xml:space="preserve">Geological Field Trips and Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1.2), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP529-2022-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3301/GFT.2022.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921959v1</w:t>
+                <w:t xml:space="preserve">hal-03722768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphostratigraphy of an active mixed sand–gravel barrier spit (Baie de Somme, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2501,51 +2501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2824,252 +2824,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Coastal sediment dynamics: Introduction to the thematic issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 348 (6), pp.409 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01267158v1</w:t>
+                <w:t xml:space="preserve">hal-01396958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sediment dynamics: Introduction to the thematic issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Sediment transport induced by tidal bores. An estimation from suspended matter measurements in the Sée River (Mont-Saint-Michel Bay, northwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 348 (6), pp.409 - 410. </w:t>
+              <w:t xml:space="preserve">, 2016, Coastal sediment dynamics, 348 (6), pp.432-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396958v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01267158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene sea level variations in the bay of Quiberon (south Brittany, France): archaeological and sedimentological tracers</w:t>
               </w:r>
@@ -3336,77 +3336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle cartographie du substratum de la baie de Seine et synthèse géologique terre-mer : apports de nouvelles données sismiques et biostratigraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3461,77 +3461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene evolution of the Seine river preserved in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t>
@@ -4240,2004 +4240,2004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+                <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Menier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sedrati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/pec.06.85.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00657352v1</w:t>
+                <w:t xml:space="preserve">hal-04274316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillocheau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1530 - 1534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274316v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">The Miguasha Fossil-Fish-Lagerstätte: a consequence of the Devonian land-sea interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (4), pp.293-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12549-011-0058-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378831v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00677487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Miguasha Fossil-Fish-Lagerstätte: a consequence of the Devonian land-sea interactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Bonifacio formation (Miocene of Corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-011-0058-0⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (3), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.3.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00677487v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bonifacio formation (Miocene of Corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, in progress</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274307v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bonifacio Formation (Miocene of corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, in progress</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604010v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bonifacio Formation (Miocene of corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Barthet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.225-234</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604009v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sedimentary infilling of a tide-dominated estuarine mouth. The example of the macrotidal Seine estuary (NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Sorrel</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.87⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.1480-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491112v1</w:t>
+                <w:t xml:space="preserve">hal-00662887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sorrel</w:t>
+                <w:t xml:space="preserve">The Late Holocene sediment infilling and beach barrier dynamics of the Thau lagoon (Gulf of Lions, Mediterranean sea, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benabdellouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Bouaouina</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J. P. Barusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00491103v1</w:t>
+                <w:t xml:space="preserve">hal-00486386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and internal architecture of marine dunes in the eastern English Channel over 14 and 56 year intervals: the inﬂuence of tides and decennial storms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+                <w:t xml:space="preserve">Stratigraphic records and variability of incised valleys and estuaries along French coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Lafite</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.2051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00662887v1</w:t>
+                <w:t xml:space="preserve">hal-00647568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Holocene sediment infilling and beach barrier dynamics of the Thau lagoon (Gulf of Lions, Mediterranean sea, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand from shelly cheniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.197⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (14), pp.1642-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486386v1</w:t>
+                <w:t xml:space="preserve">hal-00663244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic records and variability of incised valleys and estuaries along French coasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphic organisation of a composite macrotidal wedge: the Holocene sedimentary infilling of the Mont-Saint-Michel Bay (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 181 (2), pp.75-85. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.99-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647568v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour of coarse bioclastic sand from shelly cheniers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00663244v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic organisation of a composite macrotidal wedge: the Holocene sedimentary infilling of the Mont-Saint-Michel Bay (NW France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181 (2), pp.99-113</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476473v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene sedimentary infilling of a tide-dominated estuarine mouth. The example of the macrotidal Seine estuary (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delsinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491025v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t>
+                <w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouaouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for millennial-scale climatic events in the sedimentary infilling of a macrotidal estuarine system, the Seine estuary (NW France)</w:t>
               </w:r>
@@ -6249,51 +6249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sorrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delsinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,277 +6359,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of late Holocene rapid climate changes as recorded in a macrotidal coastal setting (Mont-Saint-Michel Bay, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G30310A.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264, pp.242-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433488v1</w:t>
+                <w:t xml:space="preserve">hal-00421060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of alongshore-oriented sand spits on the dynamics of a wave-dominated coastal system (Holocene deposits, northern Gulf of Lions, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of late Holocene rapid climate changes as recorded in a macrotidal coastal setting (Mont-Saint-Michel Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (11), pp.1031-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G30310A.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00421060v1</w:t>
+                <w:t xml:space="preserve">hal-00433488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Remaniements sédimentaires superficiels sur l'estran occidental de la baie du Mont Saint-Michel ».</w:t>
               </w:r>
@@ -6851,377 +6851,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00191487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La baie du Mont Saint Michel. Environnements morpho-sédimentaires, faciès, séquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billeaud Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesueur Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caline Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPM special publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85, pp.37-55</w:t>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (1), p 3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00657409v1</w:t>
+                <w:t xml:space="preserve">halshs-00250357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baie du Mont Saint Michel. Environnements morpho-sédimentaires, faciès, séquences</w:t>
+                <w:t xml:space="preserve">The Bay of Mont-Saint-Michel northeastern littoral: an illustrative case of coastal sedimentary body evolution and stratigraphic organization in a transgressive/highstand context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caline Bruno</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (2), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250357v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Mont-Saint-Michel northeastern littoral: an illustrative case of coastal sedimentary body evolution and stratigraphic organization in a transgressive/highstand context</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEPM special publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85, pp.37-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.177.2.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00484778v1</w:t>
+                <w:t xml:space="preserve">insu-00657409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t>
               </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certain R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J. P. Barusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Court T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7744,567 +7744,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Importations et remaniements de thanatofaunes dans les sables de la plate-forme profonde des approches occidentales de la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lauriat-Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debatist</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00033-X⟩</w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (4), pp.381-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88722-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274349v1</w:t>
+                <w:t xml:space="preserve">hal-04274346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importations et remaniements de thanatofaunes dans les sables de la plate-forme profonde des approches occidentales de la Manche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Architecture and Sequence Stratigraphy of a Late Neogene Incised Valley at the Shelf Margin, Southern Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lauriat-Rage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">W Dalrymple Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Neraudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Braccini</w:t>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88722-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Vol. 69 (1999),, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/D42689EB-2B26-11D7-8648000102C1865D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274346v1</w:t>
+                <w:t xml:space="preserve">hal-04274338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and Sequence Stratigraphy of a Late Neogene Incised Valley at the Shelf Margin, Southern Celtic Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Dalrymple Robert</w:t>
+                <w:t xml:space="preserve">M de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Vol. 69 (1999),, </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1306/D42689EB-2B26-11D7-8648000102C1865D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274338v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Marsset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Batist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Plagnol</w:t>
+                <w:t xml:space="preserve">Marc Debatist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 161 (2-4), pp.339-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00033-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274330v1</w:t>
+                <w:t xml:space="preserve">hal-04274349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatic and hydrodynamic controls on the architecture of a deep shelf sand bank (Celtic Sea)</w:t>
               </w:r>
@@ -8436,77 +8436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la sismique très haute résolution à l’interprétation génétique d’un banc sableux de la Mer Celtique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad Stolk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 121 (1-2), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8716,277 +8716,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
+                <w:t xml:space="preserve">Internal architecture of beachface deposits and berms in hypertidal El Páramo spit (Tierra del Fuego, Argentina) revealed by GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+                <w:t xml:space="preserve">Marcela Fracaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hiance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+                <w:t xml:space="preserve">Alejandro Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th Congress on Tidal Dynamics and Sedimentology (TIDALITES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385991v1</w:t>
+                <w:t xml:space="preserve">hal-05267479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal architecture of beachface deposits and berms in hypertidal El Páramo spit (Tierra del Fuego, Argentina) revealed by GPR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Fracaro</w:t>
+                <w:t xml:space="preserve">Mathieu Hiance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Montes</w:t>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Billeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress on Tidal Dynamics and Sedimentology (TIDALITES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267479v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
@@ -8998,64 +8998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9097,77 +9097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosses et paléovallées de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,51 +9511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9610,51 +9610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fosforitas bioclásticas compuestas por braquiópodos linguliformes: estudio tafonómico y sedimentológico experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9716,182 +9716,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+                <w:t xml:space="preserve">The sanding-up of the Seine-Maritime intertidal area (Normandy, France): towards a high frequency monitoring using satellite image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Eucomare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795017v1</w:t>
+                <w:t xml:space="preserve">hal-04068638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement morphodynamique d'une plage mixte de sable et de galets - Apports de la modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,1765 +9919,1765 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sanding-up of the Seine-Maritime intertidal area (Normandy, France): towards a high frequency monitoring using satellite image analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collin</w:t>
+                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucomare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068638v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural variability of a coarse-grained barrier system in a hypertidal environment (Santa Cruz Estuary, Argentinean Patagonia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of Tidal sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661792v1</w:t>
+                <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
+                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525020v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation, processus de ségrégation et structure interne de dunes sous-marines silico-bioclastiques - Etude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274889v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, processus de ségrégation et structure interne de dunes sous-marines silico-bioclastiques - Etude expérimentale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio G. Longhitano</w:t>
+                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795033v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794940v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic behaviour and sorting mechanisms of organophosphatic brachiopod shells: Preliminary results of experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274883v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour and sorting mechanisms of organophosphatic brachiopod shells: Preliminary results of experimental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Duperron</w:t>
+                <w:t xml:space="preserve">Variabilité architecturale d'un système de barrières littorales à granulométrie grossière en environnement hypertidal (estuaire du Santa Cruz, Patagonie argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794967v1</w:t>
+                <w:t xml:space="preserve">hal-03795017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : vers une méthodologie de suivi haute fréquence par analyse d’images satellite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothée James</w:t>
+                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601538v1</w:t>
+                <w:t xml:space="preserve">hal-03283659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Adou</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MARCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274960v1</w:t>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le disponible sédimentaire subtidal du prisme littoral de Normandie. Distribution et caractérisation par sismique réflexion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
+                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Adou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque MARCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588032v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Ensablement de la zone intertidale du littoral de Seine-Maritime : vers une méthodologie de suivi haute fréquence par analyse d’images satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418386v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Architecture interne de barrières littorales graveleuses en environnement hypertidal (mer de la Manche et Patagonie Argentine) : une étude par prospection géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283659v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le disponible sédimentaire subtidal du prisme littoral de Normandie. Distribution et caractérisation par sismique réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestin Desgué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensablement de la plate-forme d'érosion marine du littoral à falaises de Seine-Maritime : analyse historique et origine</w:t>
               </w:r>
@@ -11702,64 +11702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -11788,77 +11788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution des dynamiques et des stocks sédimentaires subtidaux depuis le XIXème siècle au large des côtes de Normandie (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ponsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11935,64 +11935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12020,1208 +12020,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415578v1</w:t>
+                <w:t xml:space="preserve">hal-02166657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic behaviour of mollusc shell debris: influence of faunal composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
+                <w:t xml:space="preserve">Architecture sédimentaire de la flèche de galets de La Mollière (Baie de Somme) : Une étude par prospection géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166657v1</w:t>
+                <w:t xml:space="preserve">hal-02164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture sédimentaire de la flèche de galets de La Mollière (Baie de Somme) : Une étude par prospection géoradar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164383v1</w:t>
+                <w:t xml:space="preserve">hal-02166667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and internal structure of mixed bio-siliciclactic coastal barriers: flume experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Evolution des côtes sableuses de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166667v1</w:t>
+                <w:t xml:space="preserve">hal-02397114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des côtes sableuses de Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Grenard-Grand</w:t>
+                <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Avenir Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397114v1</w:t>
+                <w:t xml:space="preserve">hal-02063301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avenir Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063301v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting processes of mixed bioclastic-siliciclastic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
+              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764862v1</w:t>
+                <w:t xml:space="preserve">hal-01858852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting processes of mixed bioclastic-siliciclastic sediments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries &amp; Coasts (ICEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858852v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One network may hide others – toward a comprehensive scenario for neogene superimposed valley networks along the English Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tranquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre - RST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808735v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des exploitations de nickel sur les taux d'apports sédimentaires au littoral de Thio en Nouvelle-Calédonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Tranquart</w:t>
+                <w:t xml:space="preserve">Sorting processes and internal architecture of bio-siliciclastic coastal barriers: physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387570v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting processes and internal architecture of bio-siliciclastic coastal barriers: physical modelling</w:t>
+                <w:t xml:space="preserve">Rôle de la composition sédimentaire dans la dynamique et l’architecture interne des barrières littorales : Approche par modélisation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissia Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
@@ -13239,556 +13222,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856613v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la composition sédimentaire dans la dynamique et l’architecture interne des barrières littorales : Approche par modélisation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alissia Rieux</w:t>
+                <w:t xml:space="preserve">Field measurements and laboratory calibrations of suspended sediment concentration in tidal bores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-12417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902061v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic transformations of phosphorus, iron and manganese in the Loire estuary (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Howa</w:t>
+                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Estuarine Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872440v1</w:t>
+                <w:t xml:space="preserve">hal-01617070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings. A comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617070v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Briais</w:t>
+                <w:t xml:space="preserve">Diagenetic transformations of phosphorus, iron and manganese in the Loire estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Estuarine Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521285v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholds of motion of shell debris under unidirectional flow: influence of faunal composition</w:t>
               </w:r>
@@ -14139,1075 +14139,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336745v1</w:t>
+                <w:t xml:space="preserve">hal-01432725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de flèches sableuses depuis le Petit Age Glaciaire. Forçage climatique et contrôle tidal</w:t>
+                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432725v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la sédimentation en Baie du Mont Saint Michel au cours des derniers siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nechenache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413154v1</w:t>
+                <w:t xml:space="preserve">hal-01413144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrodynamique de sédiments silico-bioclastiques : influence de la composition faunistique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perez</w:t>
+                <w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413144v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des forçages climatiques sur l'évolution géomorphologique d'une flèche sableuse à l'échelle pluri-décennale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Poirier</w:t>
+                <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poprawski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432498v1</w:t>
+                <w:t xml:space="preserve">hal-01706739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary signatures of tidal bores: a brief synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes involved in the formation of soft sediment deformations related to tidal bore passage.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fruergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706739v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandspit evolution in macrotidal settings, a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des forçages climatiques sur l'évolution géomorphologique d'une flèche sableuse à l'échelle pluri-décennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Poirier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Fruergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Puerto Madryn, Argentina</w:t>
+              <w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706752v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.60-61</w:t>
@@ -15230,277 +15230,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01080467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432942v1</w:t>
+                <w:t xml:space="preserve">hal-00913370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des barrières littorales depuis le Petit Age Glaciaire : Reconstitutions stratigraphique, hydrodynamique et historique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Processus hydro-sédimentaires du mascaret : modélisations physique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.393</w:t>
+              <w:t xml:space="preserve">14ème Congrès de l’Association Sédimentologue de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913370v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des connaissances du bassin Anglo-Parisien - Apports de la géologie marine : Exemple du Mésozoïque et des géométries sédimentaires de la craie du pays de Caux</w:t>
               </w:r>
@@ -15512,77 +15512,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1</w:t>
@@ -15611,103 +15611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended sediment concentration in relation to the passage of a tidal bore (See River estuary, Mont Saint Michel Bay, NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France. pp.671--682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15726,371 +15726,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Furgerot</w:t>
+                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745593v1</w:t>
+                <w:t xml:space="preserve">hal-00753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the tidal bore on sediment transport in the Mont-Saint-Michel estuary, NW France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary records of climate changes in macrotidal tide-dominated estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Billeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sorrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753408v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary records of climate changes in macrotidal tide-dominated estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Sorrel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Haquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753600v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal architecture and evolution of bioclastic beach ridges in a megatidal chenier plain: wave flume experiments and field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16119,195 +16119,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACOUSTIC DOPPLER VELOCIMETER (ADV) MEASUREMENTS IN A TIDAL BORE: RESULTS FROM FIELD EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Furgerot</w:t>
+                <w:t xml:space="preserve">Tidal bore: eulerian velocities and suspended sediment concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Haquin</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brun-Cottan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">River Flow - Proceedings of the sixth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San José, Costa Rica. pp.399-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734384v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore tidal bioclastic bodies in epeiric seas: Miocene examples from SE France and Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16382,277 +16382,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t>
+                <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657319v1</w:t>
+                <w:t xml:space="preserve">hal-00604008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
+                <w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ferrandini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604008v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelly cheniers on a modern macrotidal flat (Mont-Saint-Michel bay, France)</w:t>
               </w:r>
@@ -16746,51 +16746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition tempête-tidal dans un système côtier mixte carbonaté clastique: l'exemple de la formation miocène de Bonifacio (Corse du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17100,51 +17100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17231,77 +17231,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17343,51 +17343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal architecture of coarse-grained barriers in hypertidal environments (France and Argentina): A GPR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17395,51 +17395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic</w:t>
@@ -17468,51 +17468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse combinée de l’évolution morphologique et de l’architecture interne d’une flèche littorale mixte sablo-graveleuse active (baie de Somme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17520,51 +17520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
@@ -17593,51 +17593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross analysis of morphological evolution and internal architecture of an active mixed sand-gravel barrier spit (Somme Bay, Northern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17645,51 +17645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2020 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18139,303 +18139,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José I Cuitiño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto A Scasso</w:t>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005453v1</w:t>
+                <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gallon</w:t>
+                <w:t xml:space="preserve">José I Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005423v3</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal rhythmites: Their contribution to the characterization of tidal dynamics and environments</w:t>
               </w:r>
@@ -18645,51 +18645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: an introduction to the volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Tessier; Jean-Yves Reynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: Proceedings of the Tidalites 2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, Wiley, pp.1-4, 2016, IAS Special Publications, 978-1-119-21837-1. </w:t>
@@ -18727,51 +18727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended sediment dynamics induced by the passage of a tidal bore in an upper estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19102,103 +19102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement control on shaping and infilling of valleys incised at the southern coast of Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert W. Dalrymple, Dale A. Leckie and Roderick W. Tillman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incised Valleys in Time and Space</w:t>
@@ -19263,51 +19263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire externe de la Vilaine : Paléoenvironnement et dynamique actuelle. Imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20306,51 +20306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP529-2022-73" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/GEOMORPHOLOGIE.15684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5N7X0QR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.07.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.05.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX7HB3B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Jaccard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcnanus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1619" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-011-0058-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.87" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J. P. Barusseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.197" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30310A.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250357v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billeaud Isabelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesueur Patrick" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Bruno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.71" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Certain R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court T" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03480331v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tesson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GVJTQ9W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05267479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Fracaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601538v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335033v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825175v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90851-1.00015-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804950v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Buylaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fruergaard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2025.101723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Fruergaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04968687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campos-Soto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Benito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Emma Quijada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03921959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP529-2022-73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2022.02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beno&#238;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/GEOMORPHOLOGIE.15684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5N7X0QR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.107029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01897637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nechenache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12521" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-007.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niazi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snoussi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.01.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFLVWHC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0479-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.12.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.07.037" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2016.05.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billeaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delsinne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX7HB3B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND0XRDSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Jaccard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcnanus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1619" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00677487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cloutier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-011-0058-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKXLKJW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Certain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J. P. Barusseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.197" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKQ7KCSJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476473v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.11.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTV3RVKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raynal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seranne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR8218G9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30310A.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billeaud Isabelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesueur Patrick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Bruno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.2.71" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016921v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Certain R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court T" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pauc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03480331v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tesson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.07.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GVJTQ9W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Stolk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(94)90155-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JFTVR9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05267479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Fracaro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Irat&#231;abal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04155204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio G. Longhitano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125186v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boutet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04213358v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068638v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795007v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03661792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Messina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03795017v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418386v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grenard-Grand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587739v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ponsolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9751" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166657v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02164383v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397114v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01858852v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387570v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranquart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.068" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01856613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01902061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01764862v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617070v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872440v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617068v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617052v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mesbahi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413154v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tranquart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413144v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poprawski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furgerot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706752v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fruergaard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432498v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913370v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432942v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berchet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745591v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753600v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734384v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754574v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01745593v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Furgerot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brun-Cottan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779746v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779753v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03283734v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079076v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505396.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335033v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825175v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947132v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90851-1.00015-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417994v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417991v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910665v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804950v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>