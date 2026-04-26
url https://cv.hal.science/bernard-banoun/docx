--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -147,10071 +147,10002 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le lire d’un fabricateur ». L’Opoponax de Monique Wittig dans la traduction allemande d’Elmar Tophoven et sa réception</w:t>
+                <w:t xml:space="preserve">Colloque international: &amp;quot;Ensemble als Fundament: Theaterpraxis und Poetik Emine Sevgi Özdamars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ellerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre d'une vie. Hommage à Rachel Ertel à l'occasion de la remise du Grand Prix de traduction Etienne-Dolet de Sorbonne Université, décembre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'étude: &amp;quot;Ensemble&amp;quot; - Nouvelles perspectives sur l'oeuvre d'Emine Sevgi Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ellerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'est de la Carinthie. Postface, in Josef Winkler, L'Ukrainienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">à paraître</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">Josef Winkler, L'Ukrainienne, p. 259-266</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues sont faites de trous. Postface, p. 79-85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">à paraître</w:t>
-[...256 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Yoko Tawada, Aventures dans la grammaire allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04025652v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleil de l'absence&amp;quot;. Quelques lignes sur Wolfgang Hilbig (postface avec bibliographie française)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Traduire, lire et étudier &amp;quot;Retour à Reims&amp;quot; dans les pays germanophones. Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Yasmin Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinprecht Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2357/ldm-2020-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025650v1</w:t>
-[...2245 lines deleted...]
-                <w:t xml:space="preserve">hal-03913467v1</w:t>
+                <w:t xml:space="preserve">hal-04025646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...251 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intertextes et conscience historique. Les références à Celan chez Josef Winkler et Werner Kofler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Josef Winkler, L'Ukrainienne, p. 259-266</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">à paraître</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelstrom, terre vaine (postface)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yoko Tawada, Aventures dans la grammaire allemande</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Wolfgang Hilbig, Vieille Ecorcherie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Extrême Contemporain, pp.117-131, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Champ. Une récapitulation. Postface du traducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Josef Winkler, Le Champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, pp.215-220, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aus Kärnten ostwärts. Nachwort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Josef Winkler, Die Ukrainerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhrkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-518-47234-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de miroirs - mise en abyme: Ariadne auf Naxos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ariadne auf Naxos, programme de l'Opéra de Montpellier, p. 5-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra de Montpellier, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleil de l'absence&amp;quot;. Quelques lignes sur Wolfgang Hilbig (postface avec bibliographie française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moi, né sous le feu du temps. Poèmes traduits par Alain Lance et Jean Guégan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 115-122, Circé, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutmaßungen über die Struktur und die Komposition von Wolfgang Hilbigs Gedichtsammlungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Bénédicte Terrisse, Sylvie Arlaud, Stephan Pabst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbrecher Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9783957324771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction&amp;quot; au volume &amp;quot;Le Tournant des rêves. Traduire en français en 1936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Michaela Enderle-Ristori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tournant des rêves. Traduire en français en 1936</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-28, PUFR, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un projet, ses enjeux, ses perspectives : “HTLF XX”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Sakai; Nao Sawada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une autre littérature mondiale : la traduction franco-japonaise en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, p. 27-41, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einführung: Matière de la poésie: Zu Wolfgang Hilbigs Lyrik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Sylvie Arlaud, Bénédicte Terrisse, Stephan Pabst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbrecher Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9783957324771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima - Tawada Yōko no doitsugo sakuhin ni okeru hitotsu no ‘tenkan’ ? » [« Fukushima – un « tournant » dans l’œuvre allemande de Yoko Tawada ? »], traduit du français [inédit] par Yoshida Aki , p. 233-248.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne Bayard-Sakai, Saeko Kimura (dir.), Sekai bungaku to shite no « shinsai bungaku », Tokyo, Akashi shoten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ベルナール・バヌン「フクシマ−多和田葉子のドイツ語作品における、一つの「転換」？ (Fukushima - Tawada Yōko no doitsugo sakuhin ni okeru hitotsu no ‘tenkan’ ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne Bayard-Sakai, Saeko Kimura (dir.), Sekai bungaku to shite no « shinsai bungaku », Tokyo, Akashi shoten, 2021, p. 233-248</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vom Rätsel des Schreibens und des Schreibenden. Wolfgang Hilbigs »das fenster«</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Bénédicte Terrisse, Sylvie Arlaud, Stephan Pabst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbrecher Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9783957324771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Maryse Staiber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oeuvre poétique de Sarah Kirsch. Subjectivité, nature, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 11-31, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traduction du féminisme et des études sur le genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Yves Chevrel; Isabelle Poulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XX, Verdier, pp.1719-1756, 2019, 978-2-86432-019-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document et/ou interprétation : sur quelques collages et dessins d’Emine Sevgi Özdamar d’après la mise en scène de Frédéric, Prince de Hombourg de Kleist par Matthias Langhoff et Manfred Karge, Paris/Villeurbanne/Avignon, 1984</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Grimm-Hamen; Alain Muzelle; Ingrid Lacheny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains et artistes : entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 195-212, 2019, 9782814305229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furansugo honyakushi&amp;quot; wo kakutoiukoto — kikaku, hôhô, tenbôwomegutte, traduit par Mari NAKATA, p. 23-47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Sakai; Nao Sawada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honyakukatachi no chôsen — Nichifutsu kôryûkara sekaibungakue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suiseisha, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française. [4], XXe siècle, 1914-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, pp.595-656, 2019, 978-2-37856-019-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Isabelle Poulin; Yves Chevrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française 1914-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, p. 745-861, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la lumière de la nouvelle langue ». Présence-absence de la langue slovène dans L’Ange de l’oubli et long transit de Maja Haderlap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Meyer; Paula Prescod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues choisies, langues sauvées. Poétiques de la résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen &amp; Neumann, p. 107-124, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un livre et la destinée. Sur les traductions et retraductions des Affinités électives de Goethe (livre 2, chapitre 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sylvie Humbert-Mougin, Florence Godeau, Mélanges pour Philippe Chardin, Tours, PUFR, p. 351-376.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Murr à Knut. Écriture et animalité dans Etüden im Schnee (2014) de Yoko Tawada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gilles Darras, Camille Jenn, Frédéric Teinturier, La forme et le fond. Mélanges offerts à Alain Muzelle, Reims, Épure, Éditions et presses universitaires de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Löschblatt mit Wasserzeichen. Zu Figuren des Gegensatzes, der Ambivalenz, der Symmetrie und der Auslöschung der Gegensätze in Josef Winklers Texten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ivanovic, Alexandra Millner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Entsetzungen des Josef Winkler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonderzahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et non-présence de l’auteur. Mise en scène de l’écrivain dans les textes de Werner Kofler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie de Daran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclats d’Autriche. Vingt études sur l’image de la culture autrichienne aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abenteuerliche Übersetzungen, Überbabelisierung des Originals. Zum Gedicht „Vor einem hellen Vokal“ aus Yoko Tawadas Abenteuer der deutschen Grammatik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Agnese, Christine Ivanovic, Sandra Vlasta,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Lücken im Sinn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homme/Masculin/Humain. Figurations et crises de la masculinité dans Berlin Alexanderplatz (1929) d’Alfred Döblin et Quarante Jours (Vierzig Tage, 2006) de Thomas Jonigk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Guerena. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités occidentales XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 118-131, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire une traduction ? Antigonä des Sophokles de Hölderlin, texte français de Philippe Lacoue-Labarthe », in : S. Humbert-Mougin, C. Lechevalier (dir.), Traduire le théâtre antique. France-Allemagne, XIXe-XXe siècles, Tours, PUFR, coll. «Traductions dans l’histoire », 2012, p.159-182.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire le théâtre antique. France-Allemagne, XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Auteurs, traducteurs et textes – figures de la migration ou de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration, exil et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux traductions françaises de Její Pastorkyňa (Jenufa) pour la scène, entre politique culturelle et poétique de la traduction du livret : André-Georges Block et Daniel Muller (1926-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Lenka Stranska, Jean-Jacques Velly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leos Janacek. Création et culture européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-296-56376-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Molière italien ou transfert triangulaire ?L’Amore medico/Der Liebhaber als Arzt (1913) d’Ermanno Wolf-Ferrari »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Colas et Alessandro Di Profio (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'une scène à l'autre. L’opéra italien en Europe 2 : la musique à l'épreuve du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pensées de l’opéra (1708) de Barthold Feind ou la première &amp;quot;Dramaturgie de Hambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde germanique et l'opéra : le livret en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Klincksieck, pp.71-87, 2005, Germanistique (Paris), ISSN 1621-1103, 2-252-03520-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03818874v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Einiges Österreichische an Hugo von Hofmannsthals Opernlibretti »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Béhar und Herbert Schneider, Österreichische Oper oder Oper in Österreich? Die Libretto-Problematik (colloque de Saarbrücken, 2003), Hildesheim, Olms, « Musikwissenschaftliche Publikationen 26 », p. 255-270</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire, lire et étudier &amp;quot;Retour à Reims&amp;quot; dans les pays germanophones. Table ronde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Princesse de Babel. Les adaptations françaises, anglaises et italienne du livret allemand de Salomé de Richard Strauss (1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GOTTFRIED R. MARSCHALL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Traduction du livret d’opéra : aspects théoriques, historiques et pragmatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Klänge der Heimat’. Paradigmenwechsel des Nationalen in der Musik Zentraleuropas im 19. und 20. Jahrhundert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus Zeyringer, Moritz Csaky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inszenierungen des kollektiven Gedächtnisses. Eigenbilder, Fremdbilder, Innsbruck, Studienverlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Haberkorn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studienverlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 978-3-7065-1772-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-04025646v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Jo grieß Ihnan Got!’ Möglichkeiten der Übersetzung des Dialekts ins Französische. Am Beispiel eines Auszugs aus Werner Koflers Der Hirt aus dem Felsen (1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprachtransfer als Kulturtransfer. Translationsprozesse zwischen dem österreichischen und dem französischen Kulturraum im 20. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensemble&amp;quot; – Emine Sevgi Özdamar: Neue Lektüren eines vielstimmigen Werkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ellerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Text + Kritik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978-3-689-30173-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mondes de &amp;quot;Kruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2025, 9782336562384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce monde prodigieux que j'ai dans la tête : lire les nouvelles et récits de Franz Kafka : journée d'étude organisée à la Maison Heinrich-Heine de Paris le 10 décembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Weissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234 p., 2024, De l'allemand, 978-2-336-43218-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hilbig und die (ganze) Moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verbrecher Verlag, 2021, 9783957324788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ŒUVRE POÉTIQUE DE SARAH KIRSCH. Subjectivité, nature, politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Staiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-343-23597-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une autre littérature mondiale – La traduction franco-japonaise en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawada Nao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picquier, 222 p., 2021, 978-2-8097-1519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03991660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant des rêves. traduire en français en 1936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik: Eine Werkexpedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verbrecher Verlag, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Pabst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verbrecher Verlag, 2021, 9783957324771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTANBUL-BERLIN. Interculturalité, histoire et écriture chez Emine Sevgi Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Weissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istanbul-Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Weissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Frédéric Teinturier; Dirk Weissmann. L'Harmattan, 248 p., 2019, De l'Allemand, Joël Bernat, 978-2-343-17717-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des traductions en langue française 1914-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Isabelle Poulin; Yves Chevrel. Verdier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des traductions en langue française. XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verdier, pp.2000, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction(s) du masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, coll. « Classiques », 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayröcker et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEOS JANACEK. Création et culture européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Stransky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Jean-Jacques Velly, Lenka Stransky. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meyer</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de Berlin Alexanderplatz d’Alfred Döblin, Nancy, Le Texte et l’idée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration, exil et traduction, Tours, Presses Universitaires François-Rabelais, coll. « Traductions dans l’histoire) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, In press, 978-3-689-30173-6</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Moël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Michaela Enderle-Ristori, Sylvie Le Moël. PUFR, 2011, Bernard Banoun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Arlaud</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MUSIQUE, ARTS ET LITTÉRATURE DANS L'OEUVRE DE MICHÈLE REVERDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.), Le Monde germanique et l’opéra. Le livret en question [actes de colloque, Sorbonne, mars 2004], Paris, Klincksieck, 2005, 490 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2025, 9782336562384</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Hg.), Aug’ um Ohr. Medienkämpfe in der österreichischen Literatur des 20. Jahrhunderts (Actes du colloque « Rythme et voix dans la littérature autrichienne du XXe siècle », Orléans/Tours, 1997), Berlin, Erich Schmidt,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Yasmin Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 234 p., 2024, De l'allemand, 978-2-336-43218-2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Hartl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stephan Pabst</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Opéra selon Richard Strauss. Un théâtre et son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Strauss-Stefan Zweig, Correspondance 1931-1936, préface et notes, Paris, Flammarion, 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mascha Kaléko, Dix poèmes : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14c0c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de Mascha Kaléko. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14c05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postuler des liaisons plutôt que des objets ». Quelques réflexions d’un traducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.216.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ukrainienne de Josef Winkler. Témoignage d'une histoire, histoire d'un témoignage, p. 11-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Winkler. Le Carinthien du monde, p. 257-261</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Lakner, Peter de Mendelssohn. Translation, Identität und Exil, S. 351-353</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leben und Schreiben. Zu Lutz Seilers Roman Kruso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.325-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.298.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Lutz Seiler. Inédits et études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globabelisiertes Erzählen. Zu &amp;quot;Stefan Martinez&amp;quot; und &amp;quot;Bryan Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text+Kritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et roman du poète : Kruso (2014) de Lutz Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.167-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.7083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brasch, Brecht, Büchner, Kleist. Einige Beispiele aus Emine Sevgi Özdamars Archivmaterialien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 287 (3), pp.449-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.287.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanisierung als Horizont der Literatur Zu Josef Winklers Texten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.281.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigme carinthien ? Le surgissement de la mémoire chez Josef Winkler, Werner Kofler et Maja Haderlap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jandl en dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...1205 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 274 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.274.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Das Land der Sehnsucht ist die Erde nur’. Le XIXe siècle de langue allemande dans un opéra français contemporain. Le Faust de Philippe Fénelon d’après Lenau (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Classiques d’hier et d'aujourd’hui, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.6379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Das Eingeweckte schmeckt nach Zeit ». Le moi lyrique, le temps et l'histoire dans Sonntags dachte ich an Gott (2004) de Lutz Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 262 (2), pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.262.0529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ProsEurope – Le Voyage à Bordeaux de Yoko Tawada, la dépression occidentale réfléchie par le roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Littérature et migration. Écrivains germanophones venus d’ailleurs, 197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leben-Schrift-Bruch. Jüdische Spuren in Texten Yoko Tawadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text+Kritik</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ouvrages</w:t>
-[...539 lines deleted...]
-                <w:t xml:space="preserve">hal-03913378v1</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Das Eingeweckte schmeckt nach Zeit ». Le moi lyrique, le temps et l'histoire dans Sonntags dachte ich an Gott (2004) de Lutz Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l'oreiller occidental-oriental de Yoko Tawada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 259 (3), pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.259.0415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Staatskrüppel mit rot-weiß-roter Mullbinde um die Augen ». Stratégies du trublion Josef Winkler dans sa trilogie. Das wilde Kärnten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 258 (2), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.258.0369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘L’Autre de l’Autre’. Minorité migrante, minorité sexuelle. Les gays turcs dans le Berlin d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures d'Europe Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lieux communs de la multiculturalité urbaine en Europe centrale, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht et la musique au théâtre Entre théorie, pratique et métaphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (2), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.250.0329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livret et esthétique de l’opéra dans les années 1920. Alkestis d’Egon Wellesz d’après Hofmannsthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstrakte Oper Nr. 1 de Boris Blacher (1953), un Zeitoper expérimental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41, pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traumatisme, mémoire et réconciliation. Tchèques et Allemands des Sudètes chez Erica Pedretti et Jaroslav Durych</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures d'Europe Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms de pays. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures d'Europe Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aux frontières : la Carinthie, hors série 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclats de dire. La politique du poétique chez Jandl le Sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (2), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tumu.019.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre souffrance et provocation. La mise en scène de la marginalité dans Cimetière des oranges amères (1990) de Josef Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures d'Europe Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Figures du marginal dans les littératures centre-européennes, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix poèmes de Mascha Kaléko, allemand-français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascha Kaléko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14c0d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hilbig, Vieille Ecorcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Winkler, Le Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kirsch: &amp;quot;Houles immenses montagnes sur la mer&amp;quot;, récit extrait du recueil homonyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fichte: &amp;quot;Un amour heureux&amp;quot;, extraits (chap. 1 et début du chap. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Tawada: L'Ange transtibétain (Paul Celan und der chinesische Engel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Bleutge, la nuit lueurs de navires, traduction de 10 poèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Tawada, Aventures dans la grammaire allemande (recueil poétique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Winkler, L'Ukrainienne, traduction française de Die Verschleppung, Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Röggla: &amp;quot;Panorama de la guerre des Paysans&amp;quot;, extrait, trad. avec K.S. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Bleutge: Lacis; Belvédère; Sur la surface de verre. Trois essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Sevgi Özdamar: &amp;quot;L'entracte de l'enfer&amp;quot; (In der Pause der Hölle, extrait du roman &amp;quot;Ein von Schatten begrenzter Raum&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Fichte: &amp;quot;Des temps rudes&amp;quot;, récit extrait de &amp;quot;Der Aufbruch nach Turku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Seiler: &amp;quot;Kruso&amp;quot;, roman, trad. avec Uta Müller, Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Tawada, Le Sommeil d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Six poètes germanophones européens (Egger, Falb, Haderlap, Kalász, Kraus, Oliver » , in Place de la Sorbonne 7, p. 145-246</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Sevgi Özdamar: &amp;quot;Langue de la mère&amp;quot; (Mutterzunge, récit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jonigk: &amp;quot;Utérus/En bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Tawada: &amp;quot;Sept histoires des sept mères&amp;quot;, récit (Sieben Geschichten der sieben Mütter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stockinger, ÜBÜRALL, livret, musique Vito Zuraj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Strauss, Hugo von Hofmannsthal, Correspondance 1900-1929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913376v1</w:t>
-              </w:r>
-[...2183 lines deleted...]
-                <w:t xml:space="preserve">hal-03913464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Hähnel-Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, 2025, Lutz Seiler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascha Kalékos Lyrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, 2025, La poésie de Mascha Kaléko, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14c0k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Winkler, dossier paru dans la revue Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168422v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Winkler, dossier paru dans la revue Europe</w:t>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Réseaux poétiques. Postmodernité continuée dans la poésie de langue allemande depuis 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Wögerbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (308), pp.176, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Seiler. Inédits et études. Etudes germaniques 298 (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Peltzer, Text und Kritik 226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature interculturelle de langue allemande Emine Sevgi Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818915v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature interculturelle de langue allemande Emine Sevgi Özdamar</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josef Winkler, Etudes germaniques 280</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03913391v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Jandl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Jandl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’Oreiller occidental-oriental de Yoko Tawada (actes du colloque de mai 2009, Tours), Études germaniques 65 (2010/3).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Elfriede Jelinek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Yasmin Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyringer Klaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 933-934, pp.307-453, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Celan. Traduction, réception, interprétation suivi de Paul Antschel à Tours (1938-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Wilker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et Nation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières: la Carinthie. Une littérature en Autriche des années 1960 à nos jours. Etudes et anthologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures d'Europe Centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2003, Hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveilleux et fantastique dans les littératures centre-européennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bechtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures d'Europe Centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10221,104 +10152,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine Welt der Zeichen. Yoko Tawadas Frankreich als Dritter Raum. Mit dem Tagebuch der bebenden Tage und zwei weiteren Originaltexten von Yoko Tawada, München, Iudicium,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ivanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10328,124 +10259,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de traduction allemand-français autour d’un texte inédit d’Elfriede Jelinek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Yasmin Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fleig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ""Faites ce que vous voulez!" Faire, défaire, contrefaire l'autorité. Regards croisés sur Elfriede Jelinek.", Université Jean Monnet, Saint-Etienne, Université Lumière Lyon 2, Lyon, Saint-Etienne, 25-29 mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10455,105 +10386,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en médecine à Tours dans l’entre-deux-guerres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10621,51 +10552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B91C70B9"/>
+    <w:nsid w:val="FD9EB50F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10852,51 +10783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-banoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9977-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031272371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suhrkamp.de/buch/josef-winkler-die-ukrainerin-t-9783518472347" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enderle-Ristori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100775870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03405183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonderzahl.at/product/die-entsetzungen-des-josef-winkler/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-leos_janacek_creation_et_culture_europeenne_bernard_banoun_lenka_str_nsk_jean_jacques_velly-9782296563766-35553.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03496361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03021642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studienverlag.at/produkt/1772/inszenierungen-des-kollektiven-gedaechtnisses/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haberkorn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ce-monde-prodigieux-que-j-8217-ai-dans-la-tete/16144" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Staiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Quentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Zapata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hartl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kal&#233;ko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c05" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.216.0099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818837v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.298.0325" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7083" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0449" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.281.0009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.274.0179" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6379" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.262.0529" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.259.0415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.258.0369" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913458v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913146v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.250.0329" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.475" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913466v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.019.0067" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913464v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren J&#228;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983257v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyringer Klaus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913447v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ivanovic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-banoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9977-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031272371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haberkorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suhrkamp.de/buch/josef-winkler-die-ukrainerin-t-9783518472347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enderle-Ristori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100775870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03405183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonderzahl.at/product/die-entsetzungen-des-josef-winkler/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-leos_janacek_creation_et_culture_europeenne_bernard_banoun_lenka_str_nsk_jean_jacques_velly-9782296563766-35553.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03496361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03021642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studienverlag.at/produkt/1772/inszenierungen-des-kollektiven-gedaechtnisses/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ce-monde-prodigieux-que-j-8217-ai-dans-la-tete/16144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Staiber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Quentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Zapata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hartl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168425v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c05" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.216.0099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.298.0325" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.281.0009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.274.0179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6379" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.262.0529" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.259.0415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.258.0369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.250.0329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.475" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.019.0067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kal&#233;ko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren J&#228;ger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyringer Klaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ivanovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>