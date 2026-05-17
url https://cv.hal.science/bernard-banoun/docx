--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1126,272 +1126,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur un projet, ses enjeux, ses perspectives : “HTLF XX”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Sakai; Nao Sawada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une autre littérature mondiale : la traduction franco-japonaise en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picquier, p. 27-41, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mutmaßungen über die Struktur und die Komposition von Wolfgang Hilbigs Gedichtsammlungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun, Bénédicte Terrisse, Sylvie Arlaud, Stephan Pabst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbrecher Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9783957324771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbrecher Verlag</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03915207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction&amp;quot; au volume &amp;quot;Le Tournant des rêves. Traduire en français en 1936</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun; Michaela Enderle-Ristori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tournant des rêves. Traduire en français en 1936</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 9-28, PUFR, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025648v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04010745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einführung: Matière de la poésie: Zu Wolfgang Hilbigs Lyrik</w:t>
               </w:r>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun, Sylvie Arlaud, Bénédicte Terrisse, Stephan Pabst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbrecher Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9783957324771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun, Bénédicte Terrisse, Sylvie Arlaud, Stephan Pabst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbrecher Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9783957324771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,272 +1754,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Document et/ou interprétation : sur quelques collages et dessins d’Emine Sevgi Özdamar d’après la mise en scène de Frédéric, Prince de Hombourg de Kleist par Matthias Langhoff et Manfred Karge, Paris/Villeurbanne/Avignon, 1984</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Grimm-Hamen; Alain Muzelle; Ingrid Lacheny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains et artistes : entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 195-212, 2019, 9782814305229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furansugo honyakushi&amp;quot; wo kakutoiukoto — kikaku, hôhô, tenbôwomegutte, traduit par Mari NAKATA, p. 23-47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Sakai; Nao Sawada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honyakukatachi no chôsen — Nichifutsu kôryûkara sekaibungakue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suiseisha, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Traduction du féminisme et des études sur le genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun; Yves Chevrel; Isabelle Poulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XX, Verdier, pp.1719-1756, 2019, 978-2-86432-019-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991959v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03990391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant des rêves. traduire en français en 1936</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -4265,50 +4265,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Istanbul-Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Weissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Frédéric Teinturier; Dirk Weissmann. L'Harmattan, 248 p., 2019, De l'Allemand, Joël Bernat, 978-2-343-17717-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ISTANBUL-BERLIN. Interculturalité, histoire et écriture chez Emine Sevgi Özdamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4323,791 +4411,703 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Weissmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bernard Banoun</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des traductions en langue française 1914-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun; Isabelle Poulin; Yves Chevrel. Verdier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des traductions en langue française. XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bernard Banoun; Frédéric Teinturier; Dirk Weissmann. L'Harmattan, 248 p., 2019, De l'Allemand, Joël Bernat, 978-2-343-17717-5</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verdier, pp.2000, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bernard Banoun; Isabelle Poulin; Yves Chevrel. Verdier, 2019</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction(s) du masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, coll. « Classiques », 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poulin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Banoun</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Verdier, pp.2000, 2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Banoun</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayröcker et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tomiche</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Garnier, coll. « Classiques », 2014</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEOS JANACEK. Création et culture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tomiche</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Stransky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Banoun, Jean-Jacques Velly, Lenka Stransky. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de Berlin Alexanderplatz d’Alfred Döblin, Nancy, Le Texte et l’idée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration, exil et traduction, Tours, Presses Universitaires François-Rabelais, coll. « Traductions dans l’histoire) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Bernard Banoun</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Moël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...188 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Enderle-Ristori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun, Michaela Enderle-Ristori, Sylvie Le Moël. PUFR, 2011, Bernard Banoun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5962,174 +5962,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leben und Schreiben. Zu Lutz Seilers Roman Kruso</w:t>
+                <w:t xml:space="preserve">Dossier Lutz Seiler. Inédits et études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.325-341. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dossier Lutz Seiler. Inédits et études</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leben und Schreiben. Zu Lutz Seilers Roman Kruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.325-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.298.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818938v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globabelisiertes Erzählen. Zu &amp;quot;Stefan Martinez&amp;quot; und &amp;quot;Bryan Park</w:t>
               </w:r>
@@ -7972,151 +7972,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoko Tawada: L'Ange transtibétain (Paul Celan und der chinesische Engel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hubert Fichte: &amp;quot;Un amour heureux&amp;quot;, extraits (chap. 1 et début du chap. 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024298v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04010760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Bleutge, la nuit lueurs de navires, traduction de 10 poèmes</w:t>
               </w:r>
@@ -10552,51 +10552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD9EB50F"/>
+    <w:nsid w:val="A80CD3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10783,51 +10783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-banoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9977-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031272371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haberkorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suhrkamp.de/buch/josef-winkler-die-ukrainerin-t-9783518472347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enderle-Ristori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100775870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03405183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonderzahl.at/product/die-entsetzungen-des-josef-winkler/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-leos_janacek_creation_et_culture_europeenne_bernard_banoun_lenka_str_nsk_jean_jacques_velly-9782296563766-35553.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03496361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03021642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studienverlag.at/produkt/1772/inszenierungen-des-kollektiven-gedaechtnisses/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ce-monde-prodigieux-que-j-8217-ai-dans-la-tete/16144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Staiber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Quentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Zapata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hartl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168425v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c05" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.216.0099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.298.0325" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.281.0009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.274.0179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6379" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.262.0529" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.259.0415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.258.0369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.250.0329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.475" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.019.0067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kal&#233;ko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren J&#228;ger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyringer Klaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ivanovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-banoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9977-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031272371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haberkorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinprecht Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suhrkamp.de/buch/josef-winkler-die-ukrainerin-t-9783518472347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enderle-Ristori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100775870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mazzone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03405183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sonderzahl.at/product/die-entsetzungen-des-josef-winkler/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-leos_janacek_creation_et_culture_europeenne_bernard_banoun_lenka_str_nsk_jean_jacques_velly-9782296563766-35553.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03496361v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03021642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studienverlag.at/produkt/1772/inszenierungen-des-kollektiven-gedaechtnisses/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Weissmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ce-monde-prodigieux-que-j-8217-ai-dans-la-tete/16144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Staiber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Quentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Zapata" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Velly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stransky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Mo&#235;l" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hartl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168425v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c05" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.216.0099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.298.0325" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7083" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03821698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0449" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.281.0009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.274.0179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913474v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6379" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.262.0529" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.259.0415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.258.0369" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.250.0329" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.475" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.019.0067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mascha Kal&#233;ko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818900v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola H&#228;hnel-Mesnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14c0k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04010693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03818915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren J&#228;ger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyringer Klaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wilker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913449v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bechtel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ivanovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073403v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>