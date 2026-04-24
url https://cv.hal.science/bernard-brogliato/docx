--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -250,85 +250,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 188, pp.112944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.112944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity-based Trajectory Tracking Control in Frictional Oscillators with Set-valued Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -347,418 +356,418 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 60, pp.article 101672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2025.101672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2025.101672⟩</w:t>
+                <w:t xml:space="preserve">hal-04810905v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Optimization point of view of discrete-time sliding modes: When proximal-point algorithms meet set-valued systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.47-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2025.3587510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626631v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalued Hamiltonian Systems with Sliding Motions: Analysis of the Backward-Euler Discretisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Castaños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix A Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182, pp.112567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">An Optimization point of view of discrete-time sliding modes: When proximal-point algorithms meet set-valued systems.</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-time convergent discrete-time algorithms: from explicit to backward schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Castaños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 174, pp.112080. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112080⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04516369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Posedness of Passive Time-Varying Linear Cone Complementarity Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -773,73 +782,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (3), pp.681-722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551029v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory tracking in linear complementarity systems with and without state jumps: A passivity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -858,9640 +867,9743 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54, pp.101520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101520⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04842301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to &amp;quot;Analysis of the Implicit Euler Time-Discretization of a Class of Descriptor-Variable Linear Cone Complementarity Systems&amp;quot;, J. Convex Analysis 29/2 (2022) 481--517</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.1035-1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the discrete-time differentiators in closed-loop control systems: experiments on an electro-pneumatic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevarajan Subischa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136 (105546), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534678v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of overhead cranes: a tutorial overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.100877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010839v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Time-Freezing Reformulation for Numerical Optimal Control of Complementarity Lagrangian Systems with State Jumps - Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Nurkanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.111295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, analysis and control of robot–object nonsmooth underactuated Lagrangian systems: A tutorial overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.297-337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.12.002⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04344731v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Finite-time stability of discrete autonomous systems&amp;quot; [Automatica 122 (2020) 109282]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 156, pp.111206:1-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111206⟩</w:t>
+                <w:t xml:space="preserve">hal-04121636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate coefficient of restitution for nonlinear viscoelastic contact with external load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-022-01284-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the implicit Euler time-discretization of semi-explicit differential-algebraic linear complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.2159-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1396101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606276v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the implicit Euler time-discretization of passive linear descriptor complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonsmooth Analysis and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 3, paper 7269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jnsao-2022-7269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169123v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upgrading a linear controller to a sliding mode one: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Perozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Implementation of Nonsmooth Controllers to Nonsmooth Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Kikuuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (9), pp.4645-4657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2022.3163124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rocca</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the implicit Euler time-discretization of a class of descriptor-variable linear cone complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonsmooth Analysis and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.481-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264720v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative dynamical systems with set-valued feedback loops Well-posed set-valued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mcs.2022.3157160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293492v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital implementation of sliding-mode control via the implicit method: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Homogeneous Sliding‐Mode Control and Observation, 31 (9), pp.3528-3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523011v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete-time differentiators: design and comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (16), pp.7679-7723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960923v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implicit discretization of the super-twisting sliding-mode control algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.3707-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contact problem in Lagrangian systems with redundant frictional bilateral and unilateral constraints and singular mass matrix. The all-sticking contacts problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Kovecses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.151-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-019-09712-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct proof of the equivalence of side conditions for strictly positive real matrix transfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.450-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2918123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov stability analysis of the implicit discrete-time twisting control algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.2619-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2940323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622092v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuwabara-Kono numerical dissipation: a new method to simulate granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Vorotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (1), pp.27-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxz034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic Optimal Control of Linear Complementarity Systems: First order necessary conditions and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.2743-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2945878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690400v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous and discrete-time stability of a robust set-valued nested controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.406-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944920v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistent Discretization of Finite-time and Fixed-time Stable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1197345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838712v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errata to “Multivalued Robust Tracking Control of Lagrange Systems: Continuous and Discrete-Time Algorithms” [Sep 17 4436-4450]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp.2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2827992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-autonomous higher-order Moreau's sweeping process: Well-posedness, stability and Zeno trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.941-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792518000256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722772v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback control of multibody systems with joint clearance and dynamic backlash: a tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.283-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-017-9585-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499581v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multibody systems with 3D revolute joints with clearances: an industrial case study with an experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Akhadkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.249-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-017-9584-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Set-valued sliding-mode control of uncertain linear systems: continuous and discrete-time analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.1756-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1077362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360325v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of several formulations and integration methods for the resolution of DAEs formulations in event-driven simulation of nonsmooth frictionless multibody dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Haddouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.201-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-017-9570-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562700v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivalued robust tracking control of fully actuated Lagrange systems: Continuous and discrete–time algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (9), pp.4436-4450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2662804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Representation of Systems with Frictional Unilateral Constraints and Its Baumgarte-Like Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kikuuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.267-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-015-9491-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit discrete-time twisting controller without numerical chattering: analysis and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 123, pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105107⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 46, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Guillaume James</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov stability and performance analysis of the implicit discrete sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (10), pp.3016-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2506991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contact problem in Lagrangian systems subject to bilateral and unilateral constraints, with or without sliding Coulomb's friction: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Blumentals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.43-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-016-9527-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096394v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Euler Time-Discretization of a Class of Lagrangian Systems with Set-Valued Robust Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ba Khiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.23-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of collocated feedback controllers for four-bar planar mechanisms with joint clearances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Akhadkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.101-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-016-9523-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Chattering-free digital sliding-mode control with state observer anddisturbance rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2509445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113344v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Comparisons Between Implicit and Explicit Implementations of Discrete-Time Sliding Mode Controllers: Toward Input and Output Chattering Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Boubakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.2071-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2396473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular mass matrix and redundant constraints in unilaterally constrained Lagrangian and Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.39-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-014-9437-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic analysis of Painlevé' s paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.299-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-014-9448-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of piecewise-linear models of gene regulatory networks using complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 269, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2013.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic quasi-velocities in unilaterally constrained Lagrangian mechanics with impacts and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.175-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-013-9392-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of planar rocking-blocks with Coulomb friction and unilateral constraints: comparisons between experimental and numerical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-013-9356-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629038v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact-contact dynamics in a disc-ball system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469 (2152), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2012.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inertial couplings between unilateral and bilateral holonomic constraints in frictionless Lagrangian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.289-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-012-9317-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Planar Rocking-Block Dynamics With Coulomb Friction: Critical Kinetic Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence, uniqueness of solutions and stability of nonsmooth multivalued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.881-900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On preserving dissipativity properties of linear complementarity dynamical systems with the $θ$-method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhalgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (4), pp.601-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-013-0553-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-Posedness, Robustness, and Stability Analysis of a Set-Valued Controller for Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ba Khiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.1592-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120872450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of a generalized kinematic impact law for multibody-multicontact systems, with application to the planar rocking block and chains of balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Hongjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.351-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-012-9301-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chattering-Free Digital Sliding-Mode Control with State Observer and Disturbance Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1087-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2174676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock dynamics in granular chains: numerical simulations and comparison with experimental tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Nguyen Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (4), pp.124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-022-01284-w⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.341-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switching, relay and complementarity systems: A tutorial on their well-posedness and relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmina Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1396101⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamics and Bifurcations of Nonsmooth Systems, 241 (22), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative mathematical analysis of a class of variational inequalities via semi-complementarity problems: applications in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1), pp.31-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-009-0268-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness, stability and invariance results for a class of multivalued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2010.08.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer-based control of linear complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. P. Maurice H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kanat Camlibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes M. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue: New Directions on Hybrid Control Systems, 21 (10), pp.1193-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectory Tracking Control of Multiconstraint Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.1300-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2042231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Euler numerical scheme and chattering-free implementation of sliding mode systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (5), pp.284-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based switching control of flexible-joint complementarity mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.160-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2009.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-stepping numerical simulation of switched circuits with the nonsmooth dynamical systems approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (7), pp.1042-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2010.2049134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence and Uniqueness of Solutions for Non-Autonomous Complementarity Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29 (2), pp.481-517</w:t>
+              <w:t xml:space="preserve">, 2010, 17 (3&amp;4), pp.961-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dissipative dynamical systems with set-valued feedback loops Well-posed set-valued Lur'e dynamical systems</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictionless multiple impacts in multibody systems. II. Numerical algorithm and simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2101), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some results on optimal control with unilateral state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (10), pp.3626-3657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2008.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planar dynamics of a rigid body system with frictional impacts. II Qualitative analysis and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2107), pp.2267-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer Design for Lur'e Systems With Multivalued Mappings: A Passivity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (8), pp.1996-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2023968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dissipation and dispersion effects in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.031307:1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.031307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictionless mutliple impacts in multibody systems. I Theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 464 (2100), pp.3193-3211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of &amp;quot;Piecewise-Smooth Dynamical Systems: Theory and Applications by M. di Bernardo, C. Budd, A. Champneys and P. Kowalczyk; 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.93-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mcs.2022.3157160⟩</w:t>
+              <w:t xml:space="preserve">, 2008, pp.141-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2008.929164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order Moreau's sweeping process: Mathematical formulation and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (1), pp.133-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-006-0041-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method using the approach of Moreau and Panagiotopoulos for the mathematical formulation of non-regular circuits in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.30-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2006.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450964v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Control of a Planar Underactuated Biped on a Complete Walking Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.961-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the controllability of linear juggling mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2005.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the equivalence between complementarity systems, projected systems and differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Daniilidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2005.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some perspectives on the analysis and control of complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (6), pp.918-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2003.812777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of finite dimensional multibody nonsmooth mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony ten Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55 (2), pp.107-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1454112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic motion and bifurcations induced by the Painlevé paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Leine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Nijmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01231-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct adaptive control design for one-degree-of-freedom complementary-slackness jugglers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (7), pp.1117-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(01)00061-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the control of complementary-slackness juggling mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (2), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.839946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On tracking control of a class of complementary-slackness hybrid mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monteiro-Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (4), pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(99)00104-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force Measurement Time-Delays and Contact Instability Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-I. Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (2-4), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0947-3580(99)70163-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion on 'Force measurement time-delays and contact instability phenomenon' by S.-I. Niculescu and B. Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tornambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (2-4), pp.290-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0947-3580(99)70164-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Control of a One Degree-of-Freedom Juggling Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008346825330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact Stability Analysis of a One Degree-of-Freedom Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Orhant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (1), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008226913003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the control of finite-dimensional mechanical systems with unilateral constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Orhant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42 (2), pp.200-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.554400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to &amp;quot;Adaptive control of flexible joint manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41 (6), pp.920-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.506251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive hybrid force-position control for redundant manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 37 (10), pp.1501-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.256368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive least‐squares‐type estimation algorithm for direct adaptive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.4480060104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Control of Robot Manipulators with Flexible Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 37 (2), pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.121619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity and global stabilization of cascaded nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 37 (9), pp.1386-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.159577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive control of a simple nonlinear system without a priori information on the plant parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 37 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.109636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive motion control of robot manipulators: A unified approach based on passivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano-Leal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Special Issue: Homogeneous Sliding‐Mode Control and Observation, 31 (9), pp.3528-3586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5121⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 1 (3), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4590010305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...3591 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...4615 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10501,770 +10613,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Systems Analysis and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Egeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2020, Communication and Control Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19420-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-19420-8⟩</w:t>
+                <w:t xml:space="preserve">hal-02407669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonsmooth Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing Switzerland; Communications and Control Engineering, 2016, 978-3-319-28662-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Springer International Publishing Switzerland; Communications and Control Engineering, 2016, 978-3-319-28662-4. </w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Impacts in Dissipative Granular Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Nguyen Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, 72, pp.234, 2014, Lecture Notes in Applied and Computational Mechanics, 978-3-642-39297-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39298-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Impacts in Dissipative Granular Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 72, pp.11-29, 2014, Lecture Notes in Applied and Computational Mechanics, 978-3-642-39297-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39298-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonsmooth Modeling and Simulation for Switched Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, 69, 2010, Lecture Notes in Electrical Engineering, 9789048196807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9681-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00522358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Methods for Nonsmooth Dynamical Systems: Applications in Mechanics and Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, 35, pp.526, 2008, Lecture Notes in Applied and Computational Mechanics, 978-3-540-75391-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75392-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative Systems Analysis And Control: Theory And Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28664-8⟩</w:t>
+                <w:t xml:space="preserve">Olav Egeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.576, 2007, Communications and Control Engineering, 978-1-84628-517-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84628-517-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based control system analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Egeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer-Verlag,, pp.Communications and Control Engineering Series, 2nd edition 2006, 2006, Communications and Control Engineering Series</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...475 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11274,507 +11386,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Impact Modeling in Multibody Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.F. Vakakis; O. Gendelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Nonlinear Dynamics, Vibrations and Acoustics; Volume 1: Nonlinear Dynamics and Vibrations: Fundamental Concepts and Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific Publising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-39, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of multiple-impact laws for multibody systems: Moreau's law, binary impacts, and the LZB approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Nonsmooth Dynamics. Transactions of the European Network for Nonsmooth Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing AG, pp.1-45, 2018, Advanced Topics in Nonsmooth Mechanics. Transactions of the European Network for Nonsmooth Dynamics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75972-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on implicit and explicit time-discretization of equivalent-control-based sliding-mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boubakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Fridman; J.P. Barbot; F. Plestan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Sliding Mode Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, IET, pp.207-235, 2016, IET Control, Robotics and Sensors Series, 978-1-78561-076-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBCE102E_ch3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Moreau's Sweeping Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alart, P. and Maisonneuve, O. and Rockafellar, R. T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonsmooth Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Verlag, pp.261-277, 2007, Advances in Mechanics and Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-387-29195-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete-time multivariable twisting control with digital chattering suppression and improved precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust synchronization of heterogeneous networks of nonlinear time-varying dynamical systems using set-valued linear complementarity couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11782,135 +11982,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Jumps Analysis in Differential Algebraic Linear Complementarity Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Finite-time stability of discrete autonomous systems&amp;quot; [Automatica 122 (2020) 109282]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11919,325 +12119,325 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Systems Analysis and Control. Theory and Applications: Erratum/Addendum. Springer Nature Switzerland AG, Communications and Control Engineering, Third uncorrected Edition, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364924v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum-Erratum to Nonsmooth Modeling and Simulation for Switched Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness and solvability of Lur'e quasi-variational inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ba Khiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Consistent Discretization of Finite-time Stable Homogeneous Differential Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12247,3339 +12447,3339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth Mechanics. Models, Dynamics and Control : Erratum/Addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRIA Centre de l'Universite Grenoble - Alpes. 2024, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331565v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrange dynamics of lumped-mass multibody models of overhead cranes in 2D and 3D operational spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2023, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate analytical coefficient of restitution formulation for single bead impact with external load, using nonlinear visco-elastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2021, pp.1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index-2 hybrid DAE: a case study with well-posedness and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria - Research Centre Grenoble – Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Systems Analysis and Control, Theory and Applications: Addendum/Erratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between implicit and explicit discrete-time implementations of equivalent-control-based sliding mode controllers: input and output chattering suppression via the implicit method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boubakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Piecewise-Linear Models of Gene Regulatory Networks Using Complementarity Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8207, INRIA. 2013, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of explicit and implicit discrete-time equivalent-control based sliding mode controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8383, INRIA. 2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic quasi-velocities in unilaterally constrained Lagrangian mechanics with impacts and friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8158, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preservation of the dissipativity properties of a class of nonsmooth dynamical systems with the (θ,γ)-algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhalgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7632, INRIA. 2011, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00596961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock dynamics in granular chains: numerical simulations and comparison with experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7636, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00597468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The planar rocking-block: analysis of kinematic restitution laws, and a new rigid-body impact model with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7580, INRIA. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00579231v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chattering-free digital sliding-mode control with state observer and disturbance rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7632, INRIA. 2011, pp.51</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7326, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7580, INRIA. 2011</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494417v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Euler numerical simulations of sliding mode systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6886, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00374840v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nonsmooth dynamical systems approach for the analog simulation of switched circuits within the Siconos framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7326, INRIA. 2010</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7061, INRIA. 2009, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of observers and certainty equivalence controllers for differential inclusions: a passivity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.P. Maurice H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6916, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00380820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness, stability and invariance results for a class of multivalued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7158, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical Analysis and Numerical Algorithm for Frictionless Multiple Impacts in Multibody Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00204018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based switching control of flexible-joint complementarity mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Haad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6739, INRIA. 2008, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00342292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable structure dynamics in a bouncing dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6718, INRIA. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based tracking control of multiconstraint complementarity Lagrangian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6483, INRIA. 2008, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00266810v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer design for dissipative multivalued dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.P. Maurice H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00139576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness results for non-autonomous dissipative complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5931, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00079220v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some results on the optimal control with unilateral state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5992, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative mathematical analysis of a class of variational inequalities via semi-complementarity problems. Applications in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5990, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103328v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order Moreau's sweeping process: Mathematical formulation and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6886, INRIA. 2009, pp.39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5236, INRIA. 2004, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coefficients de restitution et efforts aux impacts : Revue et comparaison des estimations analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7061, INRIA. 2009, pp.26</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5401, INRIA. 2004, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6916, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necessary Conditions of asymptotic stability for unilateral dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5171, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking Control of Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5384, INRIA. 2004, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Equivalence Between Complementarity Systems, Projected Systems and Unilateral Differential Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Daniilidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5107, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness analysis of Passivity-based Controllers for Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5385, INRIA. 2004, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on «Dynamical properties of hybrid automata», IEEE Trans. on Automatic Control, vol.48, pp.2-14, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4839, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the controllability of linear juggling mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4772, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some results on the controllability of planar variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4788, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute stability and the Lagrange-Dirichlet theorem with monotone multivalued mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4794, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability and Unstability Matrices for Linear Evolution Variational Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goeleven</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7158, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4768, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2008</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcations and Periodic Motion Induced by the Painlevé Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Leine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4322, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6739, INRIA. 2008, pp.41</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling, Stability and Control of Biped Robots A General Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildirim Hurmuzlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4290, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6718, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Results on Painlevé Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3366, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...1517 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15726,51 +15926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Younes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810905v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04625231v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casta&#241;os" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626631v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castanos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2025.3587510" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04516369v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551029v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hung Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534678v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevarajan Subischa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010839v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427800v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Nurkanovi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Albrecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344731v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.12.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180790v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kikuuwe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3163124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169123v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rocca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jnsao-2022-7269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Perozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01284-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03606276v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1396101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264720v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03293492v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcs.2022.3157160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523011v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960923v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622092v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Ferrante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2918123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04847393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kovecses" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09712-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vorotnikov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxz034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690400v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2945878" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944920v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838712v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1197345" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722772v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000256" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2827992" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499581v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9585-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Akhadkar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9584-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077362" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2662804" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562700v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Haddouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Beley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9570-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-015-9491-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ba Khiet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2506991" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096394v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blumentals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9527-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9523-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2509445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boubakir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2396473" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9437-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caishan Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9448-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2013.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9392-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629038v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9356-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhalgh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0553-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF60324FB91DB25D7F64D5F757108EF9640489F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0741" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9317-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872450" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Georgescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.10.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Orlov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2174676" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hongjian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9301-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756195v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanat Camlibel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Schumacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1626" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.08.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-009-0268-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5295A2FBAFB7C5C8C6C17465A70B8803860B8268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.03.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756226v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thibault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0079" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633237v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.07.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15JTX86Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0520" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2023968" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755941v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031307" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2008.929164" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-006-0041-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450964v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2006.04.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4FNZ84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633240v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895947" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemarechal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.04.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Mabrouk" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-Rio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.08.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660014v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.812777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony ten Dam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paoli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#233;not" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1454112" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Leine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01231-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00061-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV5NLP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303804v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Rio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.839946" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299338v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteiro-Marques" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00104-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ23M6R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70163-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSK2KQ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301832v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tornambe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70164-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5S844GS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008346825330" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q390G5S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orhant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008226913003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZL19TK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orhant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.554400" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.506251" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592568v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.121619" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.256368" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609615v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.159577" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592572v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.109636" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611279v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano-Leal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4590010305" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WV4WQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407669v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maschke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Egeland" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19420-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28664-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908612v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9681-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423530v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75392-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-517-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449930v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Egeland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238120v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE102E_ch3.2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758609v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_22" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235089v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430065v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04041107v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364924v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311078v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03425680v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331565v8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03674652v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381489v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087400v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778412v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875209v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762986v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597468v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579231v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494417v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374840v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423955v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380820v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442081v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204018v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Haad" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337482v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266810v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139576v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079220v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103775v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103328v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070762v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071417v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070602v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071475v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071814v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071798v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071746v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071818v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072265v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072297v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Hurmuzlu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073323v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Younes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626631v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castanos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2025.3587510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04625231v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casta&#241;os" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112567" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04516369v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551029v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hung Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534678v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevarajan Subischa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010839v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427800v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Nurkanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Albrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344731v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01284-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03606276v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1396101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169123v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rocca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jnsao-2022-7269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Perozzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180790v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kikuuwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3163124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264720v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03293492v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcs.2022.3157160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523011v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960923v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04847393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kovecses" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09712-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Ferrante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2918123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622092v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vorotnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxz034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690400v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2945878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944920v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838712v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1197345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2827992" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722772v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499581v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9585-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Akhadkar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9584-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562700v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Haddouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Beley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9570-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2662804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-015-9491-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2506991" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096394v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blumentals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9527-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ba Khiet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9523-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2509445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boubakir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2396473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9437-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caishan Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9448-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2013.11.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9392-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629038v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9356-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825581v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9317-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhalgh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0553-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF60324FB91DB25D7F64D5F757108EF9640489F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872450" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hongjian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9301-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Orlov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2174676" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Georgescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.10.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-009-0268-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5295A2FBAFB7C5C8C6C17465A70B8803860B8268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.08.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanat Camlibel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Schumacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1626" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.03.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756226v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.07.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15JTX86Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0520" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756302v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2023968" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2008.929164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-006-0041-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450964v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2006.04.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4FNZ84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895947" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Mabrouk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-Rio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.08.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemarechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.04.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.812777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349852v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony ten Dam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paoli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#233;not" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1454112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Leine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01231-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00061-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV5NLP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Rio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.839946" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteiro-Marques" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00104-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ23M6R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70163-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSK2KQ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tornambe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70164-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5S844GS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008346825330" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q390G5S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279953v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orhant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008226913003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZL19TK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.554400" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.506251" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.256368" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4480060104" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4DQ3656-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592568v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.121619" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.159577" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.109636" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano-Leal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4590010305" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WV4WQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maschke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Egeland" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19420-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28664-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908612v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9681-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423530v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75392-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-517-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Egeland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673788v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238120v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE102E_ch3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758609v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_22" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235089v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430065v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04041107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364924v3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311078v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03425680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514847v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331565v8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03674652v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462750v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381489v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087400v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579231v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494417v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374840v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380820v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442081v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Haad" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266810v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139576v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079220v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103775v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103328v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070602v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071814v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071798v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071792v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071818v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072265v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072297v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Hurmuzlu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073323v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>