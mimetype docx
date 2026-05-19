--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -405,9900 +405,9900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multivalued Hamiltonian Systems with Sliding Motions: Analysis of the Backward-Euler Discretisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix A Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.112567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625231v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Optimization point of view of discrete-time sliding modes: When proximal-point algorithms meet set-valued systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Castanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (5), pp.47-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCS.2025.3587510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-time convergent discrete-time algorithms: from explicit to backward schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Castaños</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix A Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 182, pp.112567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112567⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 174, pp.112080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516369v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-Posedness of Passive Time-Varying Linear Cone Complementarity Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.681-722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551029v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectory tracking in linear complementarity systems with and without state jumps: A passivity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.101520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to &amp;quot;Analysis of the Implicit Euler Time-Discretization of a Class of Descriptor-Variable Linear Cone Complementarity Systems&amp;quot;, J. Convex Analysis 29/2 (2022) 481--517</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.1035-1037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and control of overhead cranes: a tutorial overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.100877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010839v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey on the discrete-time differentiators in closed-loop control systems: experiments on an electro-pneumatic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevarajan Subischa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (105546), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534678v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Time-Freezing Reformulation for Numerical Optimal Control of Complementarity Lagrangian Systems with State Jumps - Extended Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Nurkanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Diehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 174, pp.112080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112080⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 158, pp.111295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427800v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling, analysis and control of robot–object nonsmooth underactuated Lagrangian systems: A tutorial overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.297-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344731v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Finite-time stability of discrete autonomous systems&amp;quot; [Automatica 122 (2020) 109282]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.111206:1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Implementation of Nonsmooth Controllers to Nonsmooth Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kikuuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (9), pp.4645-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3163124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180790v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate coefficient of restitution for nonlinear viscoelastic contact with external load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-022-01284-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the implicit Euler time-discretization of semi-explicit differential-algebraic linear complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.2159-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1396101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606276v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upgrading a linear controller to a sliding mode one: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Perozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the implicit Euler time-discretization of passive linear descriptor complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonsmooth Analysis and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 3, paper 7269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jnsao-2022-7269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169123v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the implicit Euler time-discretization of a class of descriptor-variable linear cone complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (3), pp.681-722</w:t>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.481-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264720v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative dynamical systems with set-valued feedback loops Well-posed set-valued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mcs.2022.3157160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293492v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital implementation of sliding-mode control via the implicit method: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Homogeneous Sliding‐Mode Control and Observation, 31 (9), pp.3528-3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523011v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete-time differentiators: design and comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (16), pp.7679-7723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960923v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov stability analysis of the implicit discrete-time twisting control algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.2619-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2940323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622092v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implicit discretization of the super-twisting sliding-mode control algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.3707-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contact problem in Lagrangian systems with redundant frictional bilateral and unilateral constraints and singular mass matrix. The all-sticking contacts problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozsef Kovecses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.151-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-019-09712-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct proof of the equivalence of side conditions for strictly positive real matrix transfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lanzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.450-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2918123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuwabara-Kono numerical dissipation: a new method to simulate granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Vorotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (1), pp.27-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxz034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic Optimal Control of Linear Complementarity Systems: First order necessary conditions and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.2743-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2945878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690400v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous and discrete-time stability of a robust set-valued nested controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.406-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944920v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistent Discretization of Finite-time and Fixed-time Stable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1197345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838712v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-autonomous higher-order Moreau's sweeping process: Well-posedness, stability and Zeno trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (5), pp.941-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792518000256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722772v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errata to “Multivalued Robust Tracking Control of Lagrange Systems: Continuous and Discrete-Time Algorithms” [Sep 17 4436-4450]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp.2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2827992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback control of multibody systems with joint clearance and dynamic backlash: a tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.283-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-017-9585-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499581v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Set-valued sliding-mode control of uncertain linear systems: continuous and discrete-time analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.1756-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1077362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multibody systems with 3D revolute joints with clearances: an industrial case study with an experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Akhadkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.249-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-017-9584-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360325v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivalued robust tracking control of fully actuated Lagrange systems: Continuous and discrete–time algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (9), pp.4436-4450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2662804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of several formulations and integration methods for the resolution of DAEs formulations in event-driven simulation of nonsmooth frictionless multibody dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Haddouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.201-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-017-9570-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562700v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Representation of Systems with Frictional Unilateral Constraints and Its Baumgarte-Like Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kikuuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.267-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-015-9491-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Euler Time-Discretization of a Class of Lagrangian Systems with Set-Valued Robust Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ba Khiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.23-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit discrete-time twisting controller without numerical chattering: analysis and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyapunov stability and performance analysis of the implicit discrete sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (10), pp.3016-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2506991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contact problem in Lagrangian systems subject to bilateral and unilateral constraints, with or without sliding Coulomb's friction: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Blumentals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (1), pp.43-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-016-9527-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096394v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of collocated feedback controllers for four-bar planar mechanisms with joint clearances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Akhadkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.101-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-016-9523-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Chattering-free digital sliding-mode control with state observer anddisturbance rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2509445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113344v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Comparisons Between Implicit and Explicit Implementations of Discrete-Time Sliding Mode Controllers: Toward Input and Output Chattering Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Boubakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.2071-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2396473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singular mass matrix and redundant constraints in unilaterally constrained Lagrangian and Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.39-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-014-9437-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic analysis of Painlevé' s paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.299-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-014-9448-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of piecewise-linear models of gene regulatory networks using complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 269, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2013.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic quasi-velocities in unilaterally constrained Lagrangian mechanics with impacts and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.175-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-013-9392-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of planar rocking-blocks with Coulomb friction and unilateral constraints: comparisons between experimental and numerical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-013-9356-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629038v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On preserving dissipativity properties of linear complementarity dynamical systems with the $θ$-method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhalgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (4), pp.601-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-013-0553-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact-contact dynamics in a disc-ball system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469 (2152), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2012.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inertial couplings between unilateral and bilateral holonomic constraints in frictionless Lagrangian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.289-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-012-9317-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Planar Rocking-Block Dynamics With Coulomb Friction: Critical Kinetic Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence, uniqueness of solutions and stability of nonsmooth multivalued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.881-900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-Posedness, Robustness, and Stability Analysis of a Set-Valued Controller for Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ba Khiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2), pp.1592-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120872450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switching, relay and complementarity systems: A tutorial on their well-posedness and relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmina Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamics and Bifurcations of Nonsmooth Systems, 241 (22), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of a generalized kinematic impact law for multibody-multicontact systems, with application to the planar rocking block and chains of balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Hongjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.351-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-012-9301-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chattering-Free Digital Sliding-Mode Control with State Observer and Disturbance Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (5), pp.1087-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2174676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00580713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shock dynamics in granular chains: numerical simulations and comparison with experimental tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Nguyen Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.341-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0338-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer-based control of linear complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. P. Maurice H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kanat Camlibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes M. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue: New Directions on Hybrid Control Systems, 21 (10), pp.1193-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative mathematical analysis of a class of variational inequalities via semi-complementarity problems: applications in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1), pp.31-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-009-0268-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness, stability and invariance results for a class of multivalued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2010.08.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based switching control of flexible-joint complementarity mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.160-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2009.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectory Tracking Control of Multiconstraint Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.1300-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2042231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit Euler numerical scheme and chattering-free implementation of sliding mode systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (5), pp.284-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-stepping numerical simulation of switched circuits with the nonsmooth dynamical systems approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (7), pp.1042-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2010.2049134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence and Uniqueness of Solutions for Non-Autonomous Complementarity Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3&amp;4), pp.961-990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictionless multiple impacts in multibody systems. II. Numerical algorithm and simulation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2101), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some results on optimal control with unilateral state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (10), pp.3626-3657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2008.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer Design for Lur'e Systems With Multivalued Mappings: A Passivity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (8), pp.1996-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2009.2023968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planar dynamics of a rigid body system with frictional impacts. II Qualitative analysis and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2107), pp.2267-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictionless mutliple impacts in multibody systems. I Theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 464 (2100), pp.3193-3211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dissipation and dispersion effects in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.031307:1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.031307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of &amp;quot;Piecewise-Smooth Dynamical Systems: Theory and Applications by M. di Bernardo, C. Budd, A. Champneys and P. Kowalczyk; 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.141-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2008.929164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order Moreau's sweeping process: Mathematical formulation and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (1), pp.133-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-006-0041-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on &amp;quot;Control of a Planar Underactuated Biped on a Complete Walking Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.961-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method using the approach of Moreau and Panagiotopoulos for the mathematical formulation of non-regular circuits in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54, pp.101520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101520⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.30-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2006.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450964v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the controllability of linear juggling mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2005.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the equivalence between complementarity systems, projected systems and differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Daniilidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105546⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2005.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some perspectives on the analysis and control of complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (6), pp.918-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2003.812777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Moritz Diehl</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of finite dimensional multibody nonsmooth mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony ten Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55 (2), pp.107-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1454112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodic motion and bifurcations induced by the Painlevé paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Leine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Nijmeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(02)01231-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct adaptive control design for one-degree-of-freedom complementary-slackness jugglers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 158, pp.111295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111295⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 37 (7), pp.1117-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(01)00061-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...621 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the control of complementary-slackness juggling mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (9), pp.4645-4657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3163124⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 45 (2), pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.839946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On tracking control of a class of complementary-slackness hybrid mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monteiro-Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (4), pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(99)00104-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion on 'Force measurement time-delays and contact instability phenomenon' by S.-I. Niculescu and B. Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tornambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mcs.2022.3157160⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (2-4), pp.290-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0947-3580(99)70164-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force Measurement Time-Delays and Contact Instability Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-I. Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5121⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (2-4), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0947-3580(99)70163-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Vincent Acary</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Control of a One Degree-of-Freedom Juggling Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5710⟩</w:t>
+              <w:t xml:space="preserve">Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008346825330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact Stability Analysis of a One Degree-of-Freedom Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Orhant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (1), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008226913003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the control of finite-dimensional mechanical systems with unilateral constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Orhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (8), pp.3707-3713. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953091⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 42 (2), pp.200-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.554400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to &amp;quot;Adaptive control of flexible joint manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (1), pp.450-452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2918123⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 41 (6), pp.920-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.506251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Acary</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Control of Robot Manipulators with Flexible Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (6), pp.2619-2626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2940323⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 37 (2), pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.121619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive hybrid force-position control for redundant manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (6), pp.2743-2750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2945878⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 37 (10), pp.1501-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/9.256368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7102 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive least‐squares‐type estimation algorithm for direct adaptive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 6 (1), pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acs.4480060104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05555442v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03592568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity and global stabilization of cascaded nonlinear systems</w:t>
               </w:r>
@@ -10808,51 +10808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Impacts in Dissipative Granular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Nguyen Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11577,51 +11577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on implicit and explicit time-discretization of equivalent-control-based sliding-mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,51 +11629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boubakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Fridman; J.P. Barbot; F. Plestan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Sliding Mode Control</w:t>
@@ -11802,51 +11802,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11855,51 +11855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time multivariable twisting control with digital chattering suppression and improved precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Castaños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11924,50 +11924,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Set-Valued PD Control for Robust Regulation of Continuous-time Hamiltonian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Castaños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robust synchronization of heterogeneous networks of nonlinear time-varying dynamical systems using set-valued linear complementarity couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11982,135 +12070,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Jumps Analysis in Differential Algebraic Linear Complementarity Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Finite-time stability of discrete autonomous systems&amp;quot; [Automatica 122 (2020) 109282]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12119,325 +12207,325 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Miranda-Villatoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Systems Analysis and Control. Theory and Applications: Erratum/Addendum. Springer Nature Switzerland AG, Communications and Control Engineering, Third uncorrected Edition, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364924v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum-Erratum to Nonsmooth Modeling and Simulation for Switched Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness and solvability of Lur'e quasi-variational inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ba Khiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Consistent Discretization of Finite-time Stable Homogeneous Differential Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12447,285 +12535,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsmooth Mechanics. Models, Dynamics and Control : Erratum/Addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRIA Centre de l'Universite Grenoble - Alpes. 2024, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331565v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrange dynamics of lumped-mass multibody models of overhead cranes in 2D and 3D operational spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2023, pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate analytical coefficient of restitution formulation for single bead impact with external load, using nonlinear visco-elastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2021, pp.1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index-2 hybrid DAE: a case study with well-posedness and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12737,139 +12825,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria - Research Centre Grenoble – Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Systems Analysis and Control, Theory and Applications: Addendum/Erratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between implicit and explicit discrete-time implementations of equivalent-control-based sliding mode controllers: input and output chattering suppression via the implicit method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12891,195 +12979,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Boubakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Piecewise-Linear Models of Gene Regulatory Networks Using Complementarity Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13105,87 +13193,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8207, INRIA. 2013, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of explicit and implicit discrete-time equivalent-control based sliding mode controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13197,153 +13285,153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8383, INRIA. 2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic quasi-velocities in unilaterally constrained Lagrangian mechanics with impacts and friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8158, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of the dissipativity properties of a class of nonsmooth dynamical systems with the (θ,γ)-algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13355,323 +13443,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7632, INRIA. 2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock dynamics in granular chains: numerical simulations and comparison with experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7636, INRIA. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7636, INRIA. 2011</w:t>
+                <w:t xml:space="preserve">inria-00597468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The planar rocking-block: analysis of kinematic restitution laws, and a new rigid-body impact model with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7580, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7580, INRIA. 2011</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00579231v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chattering-free digital sliding-mode control with state observer and disturbance rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7326, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chattering-free digital sliding-mode control with state observer and disturbance rejection</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494417v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nonsmooth dynamical systems approach for the analog simulation of switched circuits within the Siconos framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7326, INRIA. 2010</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7061, INRIA. 2009, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of observers and certainty equivalence controllers for differential inclusions: a passivity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.P. Maurice H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6916, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00380820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Euler numerical simulations of sliding mode systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13684,2102 +13943,1931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6886, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00374840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The nonsmooth dynamical systems approach for the analog simulation of switched circuits within the Siconos framework</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness, stability and invariance results for a class of multivalued Lur'e dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7158, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical Analysis and Numerical Algorithm for Frictionless Multiple Impacts in Multibody Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00204018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based switching control of flexible-joint complementarity mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Haad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6739, INRIA. 2008, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00342292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable structure dynamics in a bouncing dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6718, INRIA. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passivity-based tracking control of multiconstraint complementarity Lagrangian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6483, INRIA. 2008, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00266810v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer design for dissipative multivalued dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.P. Maurice H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00139576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posedness results for non-autonomous dissipative complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5931, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00079220v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some results on the optimal control with unilateral state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5992, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qualitative mathematical analysis of a class of variational inequalities via semi-complementarity problems. Applications in electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5990, INRIA. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103328v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher order Moreau's sweeping process: Mathematical formulation and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7061, INRIA. 2009, pp.26</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5236, INRIA. 2004, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6916, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necessary Conditions of asymptotic stability for unilateral dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5171, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coefficients de restitution et efforts aux impacts : Revue et comparaison des estimations analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5401, INRIA. 2004, pp.162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking Control of Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5384, INRIA. 2004, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Equivalence Between Complementarity Systems, Projected Systems and Unilateral Differential Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Daniilidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5107, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness analysis of Passivity-based Controllers for Complementarity Lagrangian Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Bourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5385, INRIA. 2004, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some results on the controllability of planar variational inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4788, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the controllability of linear juggling mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4772, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comments on «Dynamical properties of hybrid automata», IEEE Trans. on Automatic Control, vol.48, pp.2-14, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4839, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute stability and the Lagrange-Dirichlet theorem with monotone multivalued mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4794, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability and Unstability Matrices for Linear Evolution Variational Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goeleven</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7158, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4768, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2008</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcations and Periodic Motion Induced by the Painlevé Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco Leine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4322, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6739, INRIA. 2008, pp.41</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling, Stability and Control of Biped Robots A General Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildirim Hurmuzlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4290, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6718, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Results on Painlevé Paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3366, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...1517 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15926,51 +16014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Younes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626631v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castanos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2025.3587510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04625231v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casta&#241;os" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112567" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04516369v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551029v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hung Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534678v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevarajan Subischa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010839v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427800v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Nurkanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Albrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344731v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01284-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03606276v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1396101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169123v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rocca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jnsao-2022-7269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Perozzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180790v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kikuuwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3163124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264720v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03293492v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcs.2022.3157160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523011v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960923v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04847393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kovecses" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09712-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Ferrante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2918123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622092v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vorotnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxz034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690400v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2945878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944920v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838712v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1197345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2827992" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722772v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499581v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9585-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Akhadkar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9584-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562700v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Haddouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Beley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9570-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2662804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-015-9491-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2506991" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096394v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blumentals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9527-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ba Khiet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9523-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2509445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boubakir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2396473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9437-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caishan Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9448-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2013.11.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9392-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629038v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9356-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825581v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9317-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhalgh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0553-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF60324FB91DB25D7F64D5F757108EF9640489F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872450" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hongjian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9301-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Orlov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2174676" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Georgescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.10.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756295v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-009-0268-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5295A2FBAFB7C5C8C6C17465A70B8803860B8268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.08.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanat Camlibel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Schumacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1626" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423576v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.03.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756226v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.07.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15JTX86Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0520" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756302v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2023968" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031307" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2008.929164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-006-0041-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450964v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2006.04.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4FNZ84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895947" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Mabrouk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-Rio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.08.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemarechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.04.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.812777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349852v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony ten Dam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paoli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#233;not" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1454112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Leine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01231-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00061-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV5NLP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Rio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.839946" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteiro-Marques" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00104-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ23M6R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70163-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSK2KQ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tornambe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70164-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5S844GS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008346825330" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q390G5S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279953v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orhant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008226913003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZL19TK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.554400" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.506251" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.256368" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4480060104" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4DQ3656-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592568v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.121619" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.159577" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.109636" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano-Leal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4590010305" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WV4WQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maschke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Egeland" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19420-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28664-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908612v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9681-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423530v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75392-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-517-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Egeland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673788v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238120v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE102E_ch3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758609v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_22" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235089v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430065v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04041107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364924v3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311078v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03425680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514847v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331565v8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03674652v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462750v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381489v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087400v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579231v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494417v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374840v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380820v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442081v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Haad" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266810v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139576v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079220v3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103775v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103328v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070602v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071814v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071798v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071792v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071818v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072265v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072297v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Hurmuzlu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073323v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Younes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112944" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810905v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04625231v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casta&#241;os" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626631v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2025.3587510" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04516369v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551029v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04842301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04704041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hung Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010839v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534678v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevarajan Subischa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427800v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Nurkanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Albrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04344731v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180790v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kikuuwe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3163124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03463883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chatterjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01284-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03606276v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1396101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Perozzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169123v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rocca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jnsao-2022-7269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03264720v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03293492v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcs.2022.3157160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523011v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960923v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5710" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622092v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04847393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozsef Kovecses" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-019-09712-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Ferrante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lanzon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2918123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878973v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Vorotnikov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxz034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690400v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2945878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944920v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838712v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1197345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722772v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792518000256" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2827992" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01499581v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9585-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077362" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Akhadkar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9584-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2662804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562700v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Haddouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Beley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-017-9570-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-015-9491-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Adly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Ba Khiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.10.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2506991" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096394v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blumentals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9527-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9523-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2509445" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625866v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Boubakir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2396473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9437-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caishan Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Bin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-014-9448-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2013.11.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9392-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629038v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9356-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhalgh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0553-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF60324FB91DB25D7F64D5F757108EF9640489F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0741" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825581v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9317-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007056" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872450" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmina Georgescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.10.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825573v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Hongjian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-012-9301-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Orlov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2174676" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756195v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanat Camlibel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M. Schumacher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-009-0268-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5295A2FBAFB7C5C8C6C17465A70B8803860B8268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.08.034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2010.03.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2010.2049134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756226v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.07.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15JTX86Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2009.2023968" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0520" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0078" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633231v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031307" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2008.929164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-006-0041-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895947" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450964v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2006.04.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z4FNZ84-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Mabrouk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-Rio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.08.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423552v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemarechal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.04.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.812777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349852v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony ten Dam" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paoli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G&#233;not" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1454112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco Leine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Nijmeijer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(02)01231-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(01)00061-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKV5NLP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala Rio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.839946" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteiro-Marques" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(99)00104-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZ23M6R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tornambe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70164-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5S844GS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(99)70163-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSK2KQ3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008346825330" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q390G5S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279953v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Orhant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008226913003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZL19TK6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301675v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.554400" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.506251" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592568v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.121619" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.256368" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.4480060104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4DQ3656-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.159577" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03592572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.109636" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano-Leal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4590010305" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WV4WQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407669v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maschke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Egeland" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19420-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28664-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908612v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522358v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9681-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423530v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75392-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-517-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Egeland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673788v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238120v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE102E_ch3.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758609v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_22" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569438v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602787v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235089v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05430065v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04041107v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364924v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311078v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03425680v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514847v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331565v8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03674652v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462750v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381489v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338369v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875209v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762986v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596961v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597468v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579231v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494417v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380820v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Maurice H. Heemels" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374840v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442081v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204018v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342292v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Haad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266810v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139576v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079220v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103775v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103328v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070619v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Bourgeot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071475v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070618v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071798v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071814v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071746v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071818v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072265v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072297v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Hurmuzlu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073323v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>