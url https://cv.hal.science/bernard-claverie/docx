--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Claverie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Psychologue et physiologiste médical.Professeur des universités émérite (e2) – Institut polytechnique de Bordeaux  (Bordeaux INP) – directeur honoraire (fondateur) de l’École nationale supérieure de cognitique (ENSC). Laboratoire IMS / UMR-5218 / CNRS - Université de Bordeaux - Bordeaux INP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7131-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030328934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, psychologue et physiologiste médical, fondateur et directeur honoraire du laboratoire &amp;quot;psychophysiologie cognitive et neuropsychologie expérimentale&amp;quot; – EA-487 –, et de l'Institut de cognitique – IdC – de l'Université Bordeaux II - Victor Ségalen, fondateur et directeur honoraire de l'École nationale supérieure d'ingénierie cognitive (ENSC) de l'Institut polytechnique de Bordeaux (Bordeaux INP).Chercheur au Laboratoire IMS – UMR 5218 CNRS - Université de Bordeaux - Bordeaux INP.Membre du réseau ADER de l'Armée de l'air et de l'espace ; membre de l’Académie nationale des Sciences, Belles-lettres et Arts de Bordeaux (siège 5) ; membre de l’Academie nationale de Chirurgie (section des membres libres) ; commandeur de l’Ordre des palmes académiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive warfare: the new battlefield exploiting our brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : le nouveau champ de bataille qui exploite nos cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre cognitive et influence psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive de bas niveau : la guerre des cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prébot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et intelligence naturelle : de quelques ambiguïtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Académie nationale des sciences, belles-lettres et arts de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actes de l'Académie Nationale des Sciences, Belles-lettres et Arts de Bordeaux, V (XLVII), pp.129-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations d’influence psychologiques russes et la Maskirovka comme état d’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingénierie Cognitique, 6 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - Command and Control: A System of Systems to Control Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/ajm.v22i2.5381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau : du dualisme à l'intrication quantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éducation et Cognition « Des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet », 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Standpoints in Relation to New Technologies (Neo-Technologies): Classification Plan, Miscommunication, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leadership Accountability and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jlae.v18i6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques face aux néotechnologies : plan de classification, incommunication et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Néotechnologie en question, 97 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Année de la recherche en sciences de l'éducation, 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique exponentielle et naturalité de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La communication au cœur des connaissances, 85 (85), pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches éthiques des néotechnologies d’augmentation de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique pour l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’automatisation de la conduite en situations de conduite normales et critiques : de l’étude empirique sur simulateur à la modélisation cognitive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command and control : un système de systèmes pour accompagner la complexité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Engagement entrepreneurial et territoires, 50, pp.255-276. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - command and control : un système de systèmes pour accompagner la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.255 - 278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective artificielle des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sensation et cognition : l'illusion explicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of the concept of anticipation in aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Suhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.895878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande, contrôle, communication : gestion cybernétique de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le xxe siècle saisi par la communication. Ruptures et filiations, 2 (71), pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance aux conducteurs âgés : Analyse de l'activité pour la conception de futures fonctions de monitorage de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 et Cyber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les Ailes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réflexions sur le Cyber : Quels enjeux ?, 32, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cybernétique aux NBIC : l’information et les machines vers le dépassement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Autre n'est pas une donnée : altérité, corps et artéfacts, 68, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique. La robotique soumise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Human Factors Modelling and Simulation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications : COSMO-SIVIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications: COSMO-SIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (7), pp. 1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54-55, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.79-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living cognition paradigm: An application to computational modeling of drivers mental activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-China Education Review B 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.568-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night-vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1889/JSID18.5.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-, inter-, transdisciplinarité : ou le réel décomposé en réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society of Information Display - JSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.376-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.006.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée, vision &amp;quot;tête haute&amp;quot; dans le pilotage et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://documents.irevues.inist.fr/handle/2042/30069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée par HUD : pour une prise en compte des contraintes psychophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme moteur d'évolution des technologies de l'information ; vers un rapprochement des techniques et des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasion, transparence et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue des Interactions Humaines Médiatisées, 10 (2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUD et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transdisciplinarité : à travers les réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of processing with free and cued recall and unilateral temporal lobe epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0093-934X(03)00303-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation environnement extrême.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gestion des connaissances dans les environnements organisés en projet, 6, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho-fonctionnels de l'intégration prothétique chez l'édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Dentaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, XXIV, pp.422-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Psychophysiologique des Processus Attentionnels Complexes des Officiers Contrôleurs de la Circulation Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 49 (3), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une idée reçue : la condition physique comme prévention des accidents en rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bensch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialiste de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 59 (3), pp.45-165 -47-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support du langage, le cortex cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 71-72 (1), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préliminaires à l'étude des indices électrocorticaux concomitants des phénomènes prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die neueren sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 83 (5), pp.570-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multifactorielle du test Borel-Maisonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15 (2), pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux : effets de la carpipramine sur les ondes VCN et P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels évoqués visuels chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 10 (2), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(80)80049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelle et attentives et potentiels lents cérébraux (V.C.N. – P 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelles et attentives et potentiels lents cérébraux (VCN - P300).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(79)80024-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, cognition, émotion, trois voies de l’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre informationnelle - Rencontre Université - Défense 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, zone de défense et de sécurité Sud-Ouest (ZDS-SO), Nov 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Airborne Delegation in C-SAR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ICCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare and C2 (Command and Control)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operationalizing the Concept of Cognitive Warfare - 2nd Scientific and Strategic Workshop on “Cognitive Warfare” 
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. DEPARTMENT of DEFENSE Command, Control, Communications, Computers &amp; Intelligence (C4I) Community of Interest, Aberdeen, Maryland, USA; U.S. MILITARY ACADEMY (West Point,) Center for the Study of Civil-Military Operations, West-Point, New-York, USA; NORTH ATLANTIC TREATY ORGANIZATION, Science and Technology Organization, Allied Command Transformation, Innovation Hub, Norfolk, Virginia, USA; ECOLE NATIONALE SUPERIEURE DE COGNITIQUE (Bordeaux INP) - Bordeaux, France, Mar 2022, West Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficits phonétiques et sémantiques au cours du vieillissement normal et pathologique (maladie de Parkinson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the mind of the enemy&amp;quot; through an augmented multi-domain Commander's Critical Information Requirements (CCIR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th INTERNATIONAL COMMAND AND CONTROL RESEARCH &amp; TECHNOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Laurel (Johns Hopkins - Baltimore), Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methodological framework for virtual human centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE - Human System Integration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Spatial Situation Awareness as a Team Performance Indicator in Collaborative Spatial Orientation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2019 International Conference on Affective and Pleasurable Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, United States. pp.106-115, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20037-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO JALLC NEW TECHNOLOGIES EVENT 2018 (NTE18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time teamwork evaluation and C2 crisis management: overview of doctoral research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW'18 The 16th European Conference on Computer-Supported Cooperative Work: The International venue on Practice-centred computing and the Design of cooperation technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2018_dc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poshumanisme et évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée devant le staff de Cdiscount </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cdiscount Feb 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd NATO Command and control User's Conference : Emerging and Future C2 Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO NCIA, Jan 2017, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of the C2 - Human coinsiderations in AI for augmented intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allied Command Transfoirmation - NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Norkfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tanshumanisme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARES - technologies et humanités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de l'Air Jun 2017, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explique moi le progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée débat "Le patton dans tous ses états !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée annuelle du Centre des Jeunes Dirigieants, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for designing industrial cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Seminar on Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tarmow, Poland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21008/j.0239-9415.2016.072.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Industrial Human-Robot System Through Participative Simulations – Tank Cleaning Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Taïwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drones : le prolongement de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion annuelle RACAM "Vivre et agir avec les drones" - Réunion Aviation Civile Aviation Militaire (RACAM-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, Nov 2017, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire naturelle de l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque "Colloque Devenir Cyborg du Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne et Maison des Sciences de l'Homme d'Aquitaine Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence artificielle - enjeux, espoirs, menaces pour l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'invitation du Rotary de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobotique pour l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par Safran devant le comité de filière "robotique" de Safran et Airbus Safran Launchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran et Airbus Safran Launchers, Jan 2017, pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les métiers transformés par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes organisées par Le Monde. O21 "orientation 2021". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le monde, Feb 2017, cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered Design of an Interactive Industrial Robot System Through Participative Simulations: Application to a Pyrotechnic Tank Cleaning Workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience utilisateur et représentations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de l'homme, le cerveau et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'initiative du Rotary Club de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary Club de Bordeaux, Nov 2016, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Techniques et Armements : nouveaux défis&amp;quot; Animé par J.D. Merchet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Intervention sur "L'éthique du soldat augmenté" - Entretiens Armements et Sécurité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nstitut des Hautes Etudes de la Défense Nationale (CHEAr-IHEDN). Ecole militaire, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle t l'intelligence naturelle, continuité, concurence ou collaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique à propos de la victoire de AlphaGo sur Lee Sedol au jeu de Go</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des entreprises Aquinum, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intelligences naturelles et imitaion artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu de Go et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquinum - Le Node, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Issues for the Design of a Cobotic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2016 International Conference on Human Factors in Robots and Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41959-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cobotique : un domaine pluridisciplinaire émergent utile à l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société d'Ergonomie de Langue Française - SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie/Biotechnologies/Bio-informatique... Quels futurs croisés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du "Groupe FuturOuest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary de Bordeaux - Athénée municipale, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotechnologies, homme et pensée augmentés : les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par le Rotary Club de Bordeaux. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Automobile Club du Sud-Ouest Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néotechnologies et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de préfiguration invitée par l'IDEX de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEX de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interactions Homme-Robot pour la Cobotique Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, numérique et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des matinales de la Chaire industrielle région STAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire industrielle régionale STAH (Systèmes Technologiques pour l'Augmentation de l'Humain), May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analyse of different Virtual keyboards for improving Usabilit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1ST International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisateurs, Usagers, Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;data&amp;quot; du point de vue des sciences de l'homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staff de EY. Tour Firtst la Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;L'homme maillon fort ou maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAM-9 (Recontre Aviation Civile Aviation Militaire) "Le Risque Aéronautique : de la Sécurité des Vols à la Maîtrise Globae". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach as part of Human Factors studies, the French Air Force A400M test flights lessons learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Aerospace Medical &amp; Human Factors Association (ASMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added Value of Digital Equipment in Operational Human Factors Approaches: A400M Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dayton, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la Cyb'Air : un état d'esprit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Armée de l'Air. Penser les ailes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : enjeux et collaboration avec l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière au DAS IHS du pôle de compoétitivité Aerospace Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving assistances for senior drivers: a human centered design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena - 5th conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. pp.#18291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design universel et accessibilité : quels enjeux pour une société &amp;quot;nouvelle&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque international "Jules Verne : sciences, crises et utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotechnologies pour l'entreprise numérique &amp;quot;augmentée&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM-2012 : 17ème colloque international de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la science : l'émergence de nouvelles pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IHDB-2012 "Le tournant numérique des Sciences humaines" - MSHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of visual distraction eff ects on car drivers' Situation Awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver monitoring for a contextual management of Human Machine Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES, Europe Chapter (Human Factor and Ergonomic Society), Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human System Interactions in the Design of an Interplanetary Mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Human Factors and Ergonomics Society, Europe Chapter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Human Centred Design tool based on a cognitive simulation model of the car driver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTATIONAL SIMULATION OF VISUAL DISTRACTION EFFECTS ON CAR DRIVERS' SITUATION AWARENESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Mission to Mars: All-up vs Pre-deploy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Space Exploration Conference, GLEX-2012-08.2.7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Washington D.C., United States. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique, cognitique et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier séminaire interministériel sur la robotique - Direction de la recherche et de l'Innovation, MESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e séminaire de l'Institut des sciences de la communication du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Transverses 2011" : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et le numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Destinées Numériques - les 30 ans de l'Adeiso" (Association pour le Développement de l'Informatique et de l'Electronique dans le Sud-Ouest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Latresne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication: quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and cognitics for display design : constraints of color in HMD/HUD (head-mounted displays, head-up displays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique &amp;quot;Humanités digitales -­ les parcours de la recherche dans les communautés virtuelles&amp;quot;. PRES de Bordeaux -­ MICA ­‐ Cap-­Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements technologiques et cognitique : les humanités augmentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverses 2011 : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIIème séminaire de l'Institut des Sciences de la Communication du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011 : session Facteur Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human factor and cognitics for display design : constraints of color in HMD/HUD (Head-­ mounted displays/Head-­ up displays)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st international Symposium on Digital Human Modelling (IEA-DHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise numérique : innovation et écosystèmes - FING - Télécom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Réflexion Prospective ANR SHS &amp;quot;Entreprise numérique : innovation et écosystèmes&amp;quot; -­ FING -­ Télécom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Hommage à Julian de Ajuriaguerra. 1911‐2011, Centenaire de sa naissance. -­ Eusko Ikaskuntza -­ Université de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Larrasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité au centre de la pensée de Julian de Ajuriaguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux ASSISTH' 2011 : 2ème conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.115-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation Workshop - European ISi-PADAS, ITERATE and HUMAN projects, 7th PCRD - European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Belgirate, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of contrast sensitivity with nigh vision devices: development of a new method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation schématique des connaissances : une perspective de remédiation dans l'épilepsie temporale unilatérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil mnésique préopératoire de patients souffrant d'une épilepsie unilatérale temporale : oubli et/ou problème d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs de l'interopérabilité dans la simulation et la métasimulation industrielle pour la formation, la recherche et l'innovation en ingénierie des interactions homme-système complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Pôle de compétitivité Aerospace Valley ; DAS Systèmes embarqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du fonctionnement mnésique à partir de l'enregistrement de potentiels cognitifs intracorticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions anatomo-fonctionnelles dans les systèmes mnésiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre agents dans le contrôle aérien : communication verbale vs. comportementale et complexité de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pilverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire visuo-spatiale et dépression dans l'alcoolisme chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. page 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et dominance hémisphérique en reconnaissance d'image pendant le test de Wada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet et aide au diagnostic : application à la rhumatologie inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beurton-Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'âge d'apparition de l'altération des processus sémantiques intra- et inter-items au court du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rapports entre processus mnémoniques et processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche neuropsychologique du rôle des structures temporales dans le traitement des informations interférentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction émotionnelle positive latéralisée pendant l'injection intracarotidienne gauche d'amytal sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'un indice du niveau de traitement d'une information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychophysiologiques des bruits impulsionnels sur les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Trebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème con grès de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie du Travail de Langue Française, Mar 1990, Paris, France. pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Event Related Potentials during Masking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Fernand Loubelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON IV - International Conference on Cognitive Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latence P300 comme indice de reconnaissance visuelle dans un protocole de rappel à court-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSLF 1987 - Réunion de l'Association de Psychologie Scientifique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie Scientifique de Langue Française, Sep 1987, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in P300 latency associated with Visual Target Recall in a Short Terme Memory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Cognitive Neuroscience - ICON 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage professionnel à l'attention partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture in Insomnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Avellaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research - Szeged (Hungary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Sleep Research, Sep 1986, Szeged, Hungary, France. pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night sleep chronobiological organization in new-borns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Demarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Budapest Academy of Science, Sep 1986, Szeged, Hungary, Hungary. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencéphalographie quantitative ambulatoire par méthode de holter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric differences in divided attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC - 8th Event-related Potentials International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stanford, Jun 1986, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Méthodes Electrophysiologiques utilisées en Chronobiologie. Sur les Rapports entre Vigilance et Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'introduction des Nouvelles Technologies (Colloque à l'Université de Bordeaux II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Régionale des Psychologues du Travail, Apr 1984, Bordeaux, France. pp.C19 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Visual Training on Cognitive Processes and Performances in Air-Traffic Controllers during a Dual Decision Task on Increasing Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Event-Related Potentials of the Brain (APIC VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Florence, Sep 1983, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie du Comportement Territorial Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 1982 - XIe Conférence Internationale de Biométrie — XIth International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Biometric Society, Sep 1982, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abord électrophysiologie de la sénescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contingent Negative Variation and Behavior under Psychoactive Drugs ni Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N.A.T.O. Conference on HUMAN EVOKED POTENTIALS: APPLICATIONS AND PROBLEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, 1979, Lausanne ( CH), Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contignet Negative variation and behavior under psychoactive drugs in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference on Human Evoked Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO Special Program Panel on Human Factors, Aug 1978, Konstanz, Germany. pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la Situation et Automatisation de la Conduite : Méthodologie pour une expérimentation sur simulateur de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Entretiens Jacques Cartier : Facteurs Humains, Technologie embarquées et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence for C2 HQ key processes : air C2 French academic research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Chiefs of Transformation Conference : Innovate, Adapt, Transform: Prepare Now for 2030.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. NATO Chiefs of Transformation Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 NATO Chiefs of Transformation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. Unpublished, 2017, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23965.92640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'épistémologie et à la méthode de recherche: A l'usage des ingénieurs et autres scientifiques de l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Cognition &amp; Formation, Jean-Claude Sallaberry; Jean Vannereau, 2343175675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Introduction aux sciences humaines et sociétales, Jean-Claude Sallaberry, 978-2-343-14357-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. , 2010, Jean-Claude Sallaberry, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, L'homme augmenté : Néotechnologies pour un dépassement du corps et de la pensée, ISBN-10: 2296133614, ISBN-13: 978-2296133617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté : néotechnologies pour un dépassement du corps et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 138 p., 2010, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. Université Bordeaux 2, 13, 2009, Risque et Cognition, Bernard Claverie, 2-9524088-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et Cognition. Pilotage des organisations : questions de représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 239 p., 2009, 978-2-296-11052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognitique : Fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie. Université Bordeaux 2, 8, 2005, La Cognitique, Bernard Claverie, 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique : Science et pratique des relations à la machine à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Collection Cognition et Formation, Jean-Claude Sallaberry; Georges Lerbet, 2-7475-9135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005, Cognitique : Science et pratique des relations à la machine à penser, ISBN-10: 2747591352, ISBN-13: 978-2747591355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes recherche en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutanquoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 1999, 2-10-003840-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : sociétés, personnes et expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHER, 1992, 2-906704-49-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : du neurone à l'homme souffrant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHEL, 1991, Volume 1, 2-906704-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Image 88 : Reconnaissance d'image et Réseaux de Neurones DU TRAITEMENT DE L'IMAGE A LA REPRESENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare” – Une guerre invisible qui s’attaque à notre pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il s'Inquiéter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IAPTSEM, pp.89-115, 2024, ISBN 978 2487 388000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-5, 2022, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Cognition? And How to Make it One of the Ways of the War?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-17, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare”: The Advent of the Concept of “Cognitics” in the Field of Warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2, 1-7, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA, entre naturalité & mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Kalla; Berna Oruç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : risque ou opportunité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 2022, Eidos - Philosophie, 9782140292774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la cognition et comment en faire l’un des moyens de la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: La Guerre Cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-19, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cognitive warfare et l’avènement du concept de « guerre cognitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique Warfare, la guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 1-8, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare, La guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-6, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analysis of Different Virtual Keyboards for Improving Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.269-270, 2018, The Brain at Work and in Everyday Life, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811926-6.00069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Histoire Naturelle de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Devenir-Cyborg du Monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté et augmentation de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édouard Kleinpeter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.61-78, 2013, Les Essentiels d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté - augmented man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AlphaBEM de l'entreprise numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions BEM Bordeaux Ecole de Managment, pp.159-161, 2012, 9782953978711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cacciabue, M. Hjälmdahl, A. Luedtke, C. Riccioli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation. Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-88-470-1821-1. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-88-470-1821-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation : Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Springer, pp.251-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en situation d'aide technologique pour la réduction de l'erreur humaine et la fiabilité de la communication homme-système dans le cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.73-91, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation en environnement extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105-116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la connaissance : l'exemple d'un partenariat entreprise - grande école - pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.63-72, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un rapprochement des technologies et des usages : le futur du pôle TIC de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.93-99, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management ET cognition : une question de conjonction et de coordination - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-19, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes en psychophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 1999, Les méthodes de recherche en psychologie, 2100038400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'Analyse des troubles Cognitifs chez l'Hémiplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémiplégie Vasculaire de l'Adulte en Médecine de Rééducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.86-94, 1988, Problèmes en Médecine de Rééducation, 9782225814181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Indicators of Objective and Subjective Disturbances Caused by Noise Impulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.C. McCallum; R. Zappoli; F. Denoth; W. Cheyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Psychophysiology: Studies in Event-Related Potentials (EEG Suppl. 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Publishers B.V., pp.40-42, 1986, ISBN: 978-0444807410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électrophysiologie des processus attentionnels complexes chez les contrôleurs de la circulation aérienne pendant une tâche de détection auditive et visuelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Goguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie d u travail et société post-industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'Application Psychotechnique; EAP, pp.465-471, 1984, ASIN : B000X9X1MC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Potentials and Interferences in Evaluation of Psychotropic Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New-York Academy of Sciences; Wiley, pp.603-608, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Outlines with CNV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New York Academy of Sciences, pp.556-564, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Crémieux-Brilhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences - Octobre 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Générale à la Recherche Scientifique et Technologique, pp.542-545, 1980, Bilans et Perspectives CNRS-INSERM-DGRST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électroencéphalographie quantitative chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Médical : (numéro spécial) Exploration Fonctionnelle du Cerveau Âgé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-9), pp.105-124, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'augmentation et d'hybridité pour la prise de décision militaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme réparé ou augmenté : le prix de l'anormalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognitique comme science de la communication : l'expérience de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Lu Cong Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Handover for the Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of Franco-German Experts on Global Security /Civil Security (GS/CS) Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 6th Forum on Franco-German Research Cooperation; Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation; Bundesministerium für Bildung und Forschung. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of topics to be considered in relation to the scientific theme &amp;quot;Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalxzuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Innovation Hub - Allied Command Transformation - NATO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Knowing What&amp;quot; to &amp;quot;Knowing When&amp;quot;: Exploring a Concept of Situation Awareness Synchrony for Evaluating SA Dynamics in Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sottilare, R.; Schwarz, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Instructional Systems, Second International Conference, AIS 2020, Held as Part of the 22nd HCI International Conference, HCII 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. 12214, Springer, Cham, 2020, Lecture Notes in Computer Science, 978-3-030-50788-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (14), 2014, Risque et Cognition 2, 2-9524088-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2006, Innovation et apprentissage, 2 0524088 2 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances dans les environnements organisés en projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard CLAVERIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2003, Gestion des connaissances dans les environnements organisés en projet., 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er colloque &amp;quot;Sciences Cognitives&amp;quot; Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Claverie, Erice Esperet, Robert Jaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 1992, 1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Claverie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Psychologue et physiologiste médical.Professeur des universités émérite (e2) – Institut polytechnique de Bordeaux  (Bordeaux INP) – directeur honoraire (fondateur) de l’École nationale supérieure de cognitique (ENSC). Laboratoire IMS / UMR-5218 / CNRS - Université de Bordeaux - Bordeaux INP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7131-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030328934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, psychologue et physiologiste médical, fondateur et directeur honoraire du laboratoire &amp;quot;psychophysiologie cognitive et neuropsychologie expérimentale&amp;quot; – EA-487 –, et de l'Institut de cognitique – IdC – de l'Université Bordeaux II - Victor Ségalen, fondateur et directeur honoraire de l'École nationale supérieure d'ingénierie cognitive (ENSC) de l'Institut polytechnique de Bordeaux (Bordeaux INP).Chercheur au Laboratoire IMS – UMR 5218 CNRS - Université de Bordeaux - Bordeaux INP.Membre du réseau ADER de l'Armée de l'air et de l'espace ; membre de l’Académie nationale des Sciences, Belles-lettres et Arts de Bordeaux (siège 5) ; membre de l’Academie nationale de Chirurgie (section des membres libres) ; commandeur de l’Ordre des palmes académiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive warfare: the new battlefield exploiting our brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : le nouveau champ de bataille qui exploite nos cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive de bas niveau : la guerre des cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prébot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre cognitive et influence psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations d’influence psychologiques russes et la Maskirovka comme état d’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingénierie Cognitique, 6 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et intelligence naturelle : de quelques ambiguïtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Académie nationale des sciences, belles-lettres et arts de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actes de l'Académie Nationale des Sciences, Belles-lettres et Arts de Bordeaux, V (XLVII), pp.129-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - Command and Control: A System of Systems to Control Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/ajm.v22i2.5381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Standpoints in Relation to New Technologies (Neo-Technologies): Classification Plan, Miscommunication, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leadership Accountability and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jlae.v18i6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau : du dualisme à l'intrication quantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éducation et Cognition « Des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet », 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques face aux néotechnologies : plan de classification, incommunication et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Néotechnologie en question, 97 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Année de la recherche en sciences de l'éducation, 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique exponentielle et naturalité de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La communication au cœur des connaissances, 85 (85), pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches éthiques des néotechnologies d’augmentation de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique pour l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’automatisation de la conduite en situations de conduite normales et critiques : de l’étude empirique sur simulateur à la modélisation cognitive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - command and control : un système de systèmes pour accompagner la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.255 - 278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command and control : un système de systèmes pour accompagner la complexité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Engagement entrepreneurial et territoires, 50, pp.255-276. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective artificielle des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sensation et cognition : l'illusion explicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance aux conducteurs âgés : Analyse de l'activité pour la conception de futures fonctions de monitorage de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande, contrôle, communication : gestion cybernétique de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le xxe siècle saisi par la communication. Ruptures et filiations, 2 (71), pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of the concept of anticipation in aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Suhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.895878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 et Cyber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les Ailes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réflexions sur le Cyber : Quels enjeux ?, 32, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cybernétique aux NBIC : l’information et les machines vers le dépassement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Autre n'est pas une donnée : altérité, corps et artéfacts, 68, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique. La robotique soumise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Human Factors Modelling and Simulation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications : COSMO-SIVIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications: COSMO-SIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (7), pp. 1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54-55, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.79-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living cognition paradigm: An application to computational modeling of drivers mental activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-China Education Review B 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.568-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night-vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1889/JSID18.5.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-, inter-, transdisciplinarité : ou le réel décomposé en réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society of Information Display - JSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.376-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.006.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée, vision &amp;quot;tête haute&amp;quot; dans le pilotage et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://documents.irevues.inist.fr/handle/2042/30069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée par HUD : pour une prise en compte des contraintes psychophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme moteur d'évolution des technologies de l'information ; vers un rapprochement des techniques et des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasion, transparence et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue des Interactions Humaines Médiatisées, 10 (2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUD et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transdisciplinarité : à travers les réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of processing with free and cued recall and unilateral temporal lobe epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0093-934X(03)00303-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation environnement extrême.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gestion des connaissances dans les environnements organisés en projet, 6, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho-fonctionnels de l'intégration prothétique chez l'édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Dentaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, XXIV, pp.422-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Psychophysiologique des Processus Attentionnels Complexes des Officiers Contrôleurs de la Circulation Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 49 (3), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une idée reçue : la condition physique comme prévention des accidents en rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bensch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialiste de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 59 (3), pp.45-165 -47-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support du langage, le cortex cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 71-72 (1), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préliminaires à l'étude des indices électrocorticaux concomitants des phénomènes prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die neueren sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 83 (5), pp.570-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multifactorielle du test Borel-Maisonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15 (2), pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux : effets de la carpipramine sur les ondes VCN et P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels évoqués visuels chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 10 (2), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(80)80049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelle et attentives et potentiels lents cérébraux (V.C.N. – P 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelles et attentives et potentiels lents cérébraux (VCN - P300).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(79)80024-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, cognition, émotion, trois voies de l’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre informationnelle - Rencontre Université - Défense 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, zone de défense et de sécurité Sud-Ouest (ZDS-SO), Nov 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Airborne Delegation in C-SAR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ICCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare and C2 (Command and Control)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operationalizing the Concept of Cognitive Warfare - 2nd Scientific and Strategic Workshop on “Cognitive Warfare” 
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. DEPARTMENT of DEFENSE Command, Control, Communications, Computers &amp; Intelligence (C4I) Community of Interest, Aberdeen, Maryland, USA; U.S. MILITARY ACADEMY (West Point,) Center for the Study of Civil-Military Operations, West-Point, New-York, USA; NORTH ATLANTIC TREATY ORGANIZATION, Science and Technology Organization, Allied Command Transformation, Innovation Hub, Norfolk, Virginia, USA; ECOLE NATIONALE SUPERIEURE DE COGNITIQUE (Bordeaux INP) - Bordeaux, France, Mar 2022, West Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficits phonétiques et sémantiques au cours du vieillissement normal et pathologique (maladie de Parkinson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the mind of the enemy&amp;quot; through an augmented multi-domain Commander's Critical Information Requirements (CCIR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th INTERNATIONAL COMMAND AND CONTROL RESEARCH &amp; TECHNOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Laurel (Johns Hopkins - Baltimore), Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methodological framework for virtual human centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE - Human System Integration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Spatial Situation Awareness as a Team Performance Indicator in Collaborative Spatial Orientation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2019 International Conference on Affective and Pleasurable Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, United States. pp.106-115, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20037-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO JALLC NEW TECHNOLOGIES EVENT 2018 (NTE18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time teamwork evaluation and C2 crisis management: overview of doctoral research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW'18 The 16th European Conference on Computer-Supported Cooperative Work: The International venue on Practice-centred computing and the Design of cooperation technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2018_dc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explique moi le progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée débat "Le patton dans tous ses états !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée annuelle du Centre des Jeunes Dirigieants, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for designing industrial cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Seminar on Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tarmow, Poland. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21008/j.0239-9415.2016.072.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of the C2 - Human coinsiderations in AI for augmented intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allied Command Transfoirmation - NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Norkfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tanshumanisme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARES - technologies et humanités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de l'Air Jun 2017, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poshumanisme et évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée devant le staff de Cdiscount </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cdiscount Feb 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd NATO Command and control User's Conference : Emerging and Future C2 Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO NCIA, Jan 2017, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Industrial Human-Robot System Through Participative Simulations – Tank Cleaning Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Taïwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drones : le prolongement de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion annuelle RACAM "Vivre et agir avec les drones" - Réunion Aviation Civile Aviation Militaire (RACAM-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, Nov 2017, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire naturelle de l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque "Colloque Devenir Cyborg du Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne et Maison des Sciences de l'Homme d'Aquitaine Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence artificielle - enjeux, espoirs, menaces pour l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'invitation du Rotary de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobotique pour l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par Safran devant le comité de filière "robotique" de Safran et Airbus Safran Launchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran et Airbus Safran Launchers, Jan 2017, pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les métiers transformés par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes organisées par Le Monde. O21 "orientation 2021". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le monde, Feb 2017, cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered Design of an Interactive Industrial Robot System Through Participative Simulations: Application to a Pyrotechnic Tank Cleaning Workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience utilisateur et représentations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de l'homme, le cerveau et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'initiative du Rotary Club de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary Club de Bordeaux, Nov 2016, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Techniques et Armements : nouveaux défis&amp;quot; Animé par J.D. Merchet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Intervention sur "L'éthique du soldat augmenté" - Entretiens Armements et Sécurité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nstitut des Hautes Etudes de la Défense Nationale (CHEAr-IHEDN). Ecole militaire, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle t l'intelligence naturelle, continuité, concurence ou collaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique à propos de la victoire de AlphaGo sur Lee Sedol au jeu de Go</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des entreprises Aquinum, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intelligences naturelles et imitaion artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu de Go et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquinum - Le Node, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Issues for the Design of a Cobotic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2016 International Conference on Human Factors in Robots and Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41959-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cobotique : un domaine pluridisciplinaire émergent utile à l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société d'Ergonomie de Langue Française - SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie/Biotechnologies/Bio-informatique... Quels futurs croisés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du "Groupe FuturOuest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary de Bordeaux - Athénée municipale, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotechnologies, homme et pensée augmentés : les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par le Rotary Club de Bordeaux. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Automobile Club du Sud-Ouest Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néotechnologies et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de préfiguration invitée par l'IDEX de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEX de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interactions Homme-Robot pour la Cobotique Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, numérique et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des matinales de la Chaire industrielle région STAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire industrielle régionale STAH (Systèmes Technologiques pour l'Augmentation de l'Humain), May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analyse of different Virtual keyboards for improving Usabilit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1ST International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;data&amp;quot; du point de vue des sciences de l'homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staff de EY. Tour Firtst la Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisateurs, Usagers, Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;L'homme maillon fort ou maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAM-9 (Recontre Aviation Civile Aviation Militaire) "Le Risque Aéronautique : de la Sécurité des Vols à la Maîtrise Globae". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach as part of Human Factors studies, the French Air Force A400M test flights lessons learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Aerospace Medical &amp; Human Factors Association (ASMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added Value of Digital Equipment in Operational Human Factors Approaches: A400M Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dayton, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : enjeux et collaboration avec l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière au DAS IHS du pôle de compoétitivité Aerospace Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la Cyb'Air : un état d'esprit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Armée de l'Air. Penser les ailes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving assistances for senior drivers: a human centered design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena - 5th conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. pp.#18291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design universel et accessibilité : quels enjeux pour une société &amp;quot;nouvelle&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque international "Jules Verne : sciences, crises et utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la science : l'émergence de nouvelles pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IHDB-2012 "Le tournant numérique des Sciences humaines" - MSHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotechnologies pour l'entreprise numérique &amp;quot;augmentée&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM-2012 : 17ème colloque international de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of visual distraction eff ects on car drivers' Situation Awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver monitoring for a contextual management of Human Machine Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES, Europe Chapter (Human Factor and Ergonomic Society), Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human System Interactions in the Design of an Interplanetary Mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Human Factors and Ergonomics Society, Europe Chapter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Human Centred Design tool based on a cognitive simulation model of the car driver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Mission to Mars: All-up vs Pre-deploy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Space Exploration Conference, GLEX-2012-08.2.7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Washington D.C., United States. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTATIONAL SIMULATION OF VISUAL DISTRACTION EFFECTS ON CAR DRIVERS' SITUATION AWARENESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverses 2011 : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIIème séminaire de l'Institut des Sciences de la Communication du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Transverses 2011" : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et le numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Destinées Numériques - les 30 ans de l'Adeiso" (Association pour le Développement de l'Informatique et de l'Electronique dans le Sud-Ouest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Latresne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication: quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique, cognitique et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier séminaire interministériel sur la robotique - Direction de la recherche et de l'Innovation, MESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e séminaire de l'Institut des sciences de la communication du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and cognitics for display design : constraints of color in HMD/HUD (head-mounted displays, head-up displays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique &amp;quot;Humanités digitales -­ les parcours de la recherche dans les communautés virtuelles&amp;quot;. PRES de Bordeaux -­ MICA ­‐ Cap-­Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements technologiques et cognitique : les humanités augmentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011 : session Facteur Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human factor and cognitics for display design : constraints of color in HMD/HUD (Head-­ mounted displays/Head-­ up displays)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise numérique : innovation et écosystèmes - FING - Télécom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Réflexion Prospective ANR SHS &amp;quot;Entreprise numérique : innovation et écosystèmes&amp;quot; -­ FING -­ Télécom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st international Symposium on Digital Human Modelling (IEA-DHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Hommage à Julian de Ajuriaguerra. 1911‐2011, Centenaire de sa naissance. -­ Eusko Ikaskuntza -­ Université de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Larrasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité au centre de la pensée de Julian de Ajuriaguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux ASSISTH' 2011 : 2ème conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.115-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation Workshop - European ISi-PADAS, ITERATE and HUMAN projects, 7th PCRD - European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Belgirate, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil mnésique préopératoire de patients souffrant d'une épilepsie unilatérale temporale : oubli et/ou problème d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of contrast sensitivity with nigh vision devices: development of a new method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation schématique des connaissances : une perspective de remédiation dans l'épilepsie temporale unilatérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs de l'interopérabilité dans la simulation et la métasimulation industrielle pour la formation, la recherche et l'innovation en ingénierie des interactions homme-système complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Pôle de compétitivité Aerospace Valley ; DAS Systèmes embarqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire visuo-spatiale et dépression dans l'alcoolisme chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. page 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et dominance hémisphérique en reconnaissance d'image pendant le test de Wada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du fonctionnement mnésique à partir de l'enregistrement de potentiels cognitifs intracorticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre agents dans le contrôle aérien : communication verbale vs. comportementale et complexité de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pilverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions anatomo-fonctionnelles dans les systèmes mnésiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet et aide au diagnostic : application à la rhumatologie inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beurton-Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'âge d'apparition de l'altération des processus sémantiques intra- et inter-items au court du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rapports entre processus mnémoniques et processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction émotionnelle positive latéralisée pendant l'injection intracarotidienne gauche d'amytal sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche neuropsychologique du rôle des structures temporales dans le traitement des informations interférentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'un indice du niveau de traitement d'une information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychophysiologiques des bruits impulsionnels sur les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Trebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème con grès de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie du Travail de Langue Française, Mar 1990, Paris, France. pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Event Related Potentials during Masking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Fernand Loubelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON IV - International Conference on Cognitive Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latence P300 comme indice de reconnaissance visuelle dans un protocole de rappel à court-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSLF 1987 - Réunion de l'Association de Psychologie Scientifique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie Scientifique de Langue Française, Sep 1987, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in P300 latency associated with Visual Target Recall in a Short Terme Memory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Cognitive Neuroscience - ICON 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage professionnel à l'attention partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture in Insomnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Avellaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research - Szeged (Hungary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Sleep Research, Sep 1986, Szeged, Hungary, France. pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night sleep chronobiological organization in new-borns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Demarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Budapest Academy of Science, Sep 1986, Szeged, Hungary, Hungary. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencéphalographie quantitative ambulatoire par méthode de holter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric differences in divided attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC - 8th Event-related Potentials International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stanford, Jun 1986, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Méthodes Electrophysiologiques utilisées en Chronobiologie. Sur les Rapports entre Vigilance et Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'introduction des Nouvelles Technologies (Colloque à l'Université de Bordeaux II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Régionale des Psychologues du Travail, Apr 1984, Bordeaux, France. pp.C19 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Visual Training on Cognitive Processes and Performances in Air-Traffic Controllers during a Dual Decision Task on Increasing Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Event-Related Potentials of the Brain (APIC VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Florence, Sep 1983, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie du Comportement Territorial Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 1982 - XIe Conférence Internationale de Biométrie — XIth International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Biometric Society, Sep 1982, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abord électrophysiologie de la sénescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contingent Negative Variation and Behavior under Psychoactive Drugs ni Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N.A.T.O. Conference on HUMAN EVOKED POTENTIALS: APPLICATIONS AND PROBLEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, 1979, Lausanne ( CH), Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contignet Negative variation and behavior under psychoactive drugs in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference on Human Evoked Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO Special Program Panel on Human Factors, Aug 1978, Konstanz, Germany. pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la Situation et Automatisation de la Conduite : Méthodologie pour une expérimentation sur simulateur de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Entretiens Jacques Cartier : Facteurs Humains, Technologie embarquées et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence for C2 HQ key processes : air C2 French academic research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Chiefs of Transformation Conference : Innovate, Adapt, Transform: Prepare Now for 2030.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. NATO Chiefs of Transformation Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 NATO Chiefs of Transformation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. Unpublished, 2017, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23965.92640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'épistémologie et à la méthode de recherche: A l'usage des ingénieurs et autres scientifiques de l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Cognition &amp; Formation, Jean-Claude Sallaberry; Jean Vannereau, 2343175675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Introduction aux sciences humaines et sociétales, Jean-Claude Sallaberry, 978-2-343-14357-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. , 2010, Jean-Claude Sallaberry, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, L'homme augmenté : Néotechnologies pour un dépassement du corps et de la pensée, ISBN-10: 2296133614, ISBN-13: 978-2296133617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté : néotechnologies pour un dépassement du corps et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 138 p., 2010, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. Université Bordeaux 2, 13, 2009, Risque et Cognition, Bernard Claverie, 2-9524088-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et Cognition. Pilotage des organisations : questions de représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 239 p., 2009, 978-2-296-11052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognitique : Fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie. Université Bordeaux 2, 8, 2005, La Cognitique, Bernard Claverie, 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique : Science et pratique des relations à la machine à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Collection Cognition et Formation, Jean-Claude Sallaberry; Georges Lerbet, 2-7475-9135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005, Cognitique : Science et pratique des relations à la machine à penser, ISBN-10: 2747591352, ISBN-13: 978-2747591355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes recherche en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutanquoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 1999, 2-10-003840-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : sociétés, personnes et expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHER, 1992, 2-906704-49-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : du neurone à l'homme souffrant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHEL, 1991, Volume 1, 2-906704-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Image 88 : Reconnaissance d'image et Réseaux de Neurones DU TRAITEMENT DE L'IMAGE A LA REPRESENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare” – Une guerre invisible qui s’attaque à notre pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il s'Inquiéter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IAPTSEM, pp.89-115, 2024, ISBN 978 2487 388000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare”: The Advent of the Concept of “Cognitics” in the Field of Warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2, 1-7, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-5, 2022, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Cognition? And How to Make it One of the Ways of the War?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-17, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA, entre naturalité & mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Kalla; Berna Oruç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : risque ou opportunité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 2022, Eidos - Philosophie, 9782140292774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la cognition et comment en faire l’un des moyens de la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: La Guerre Cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-19, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cognitive warfare et l’avènement du concept de « guerre cognitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique Warfare, la guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 1-8, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare, La guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-6, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analysis of Different Virtual Keyboards for Improving Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.269-270, 2018, The Brain at Work and in Everyday Life, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811926-6.00069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Histoire Naturelle de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Devenir-Cyborg du Monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté et augmentation de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édouard Kleinpeter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.61-78, 2013, Les Essentiels d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté - augmented man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AlphaBEM de l'entreprise numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions BEM Bordeaux Ecole de Managment, pp.159-161, 2012, 9782953978711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cacciabue, M. Hjälmdahl, A. Luedtke, C. Riccioli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation. Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-88-470-1821-1. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-88-470-1821-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation : Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Springer, pp.251-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en situation d'aide technologique pour la réduction de l'erreur humaine et la fiabilité de la communication homme-système dans le cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.73-91, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation en environnement extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105-116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la connaissance : l'exemple d'un partenariat entreprise - grande école - pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.63-72, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un rapprochement des technologies et des usages : le futur du pôle TIC de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.93-99, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management ET cognition : une question de conjonction et de coordination - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-19, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes en psychophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 1999, Les méthodes de recherche en psychologie, 2100038400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'Analyse des troubles Cognitifs chez l'Hémiplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémiplégie Vasculaire de l'Adulte en Médecine de Rééducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.86-94, 1988, Problèmes en Médecine de Rééducation, 9782225814181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Indicators of Objective and Subjective Disturbances Caused by Noise Impulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.C. McCallum; R. Zappoli; F. Denoth; W. Cheyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Psychophysiology: Studies in Event-Related Potentials (EEG Suppl. 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Publishers B.V., pp.40-42, 1986, ISBN: 978-0444807410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électrophysiologie des processus attentionnels complexes chez les contrôleurs de la circulation aérienne pendant une tâche de détection auditive et visuelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Goguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie d u travail et société post-industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'Application Psychotechnique; EAP, pp.465-471, 1984, ASIN : B000X9X1MC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Potentials and Interferences in Evaluation of Psychotropic Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New-York Academy of Sciences; Wiley, pp.603-608, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Outlines with CNV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New York Academy of Sciences, pp.556-564, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Crémieux-Brilhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences - Octobre 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Générale à la Recherche Scientifique et Technologique, pp.542-545, 1980, Bilans et Perspectives CNRS-INSERM-DGRST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électroencéphalographie quantitative chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Médical : (numéro spécial) Exploration Fonctionnelle du Cerveau Âgé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-9), pp.105-124, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'augmentation et d'hybridité pour la prise de décision militaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme réparé ou augmenté : le prix de l'anormalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognitique comme science de la communication : l'expérience de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Lu Cong Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Handover for the Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of Franco-German Experts on Global Security /Civil Security (GS/CS) Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 6th Forum on Franco-German Research Cooperation; Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation; Bundesministerium für Bildung und Forschung. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of topics to be considered in relation to the scientific theme &amp;quot;Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalxzuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Innovation Hub - Allied Command Transformation - NATO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Knowing What&amp;quot; to &amp;quot;Knowing When&amp;quot;: Exploring a Concept of Situation Awareness Synchrony for Evaluating SA Dynamics in Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sottilare, R.; Schwarz, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Instructional Systems, Second International Conference, AIS 2020, Held as Part of the 22nd HCI International Conference, HCII 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. 12214, Springer, Cham, 2020, Lecture Notes in Computer Science, 978-3-030-50788-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (14), 2014, Risque et Cognition 2, 2-9524088-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2006, Innovation et apprentissage, 2 0524088 2 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances dans les environnements organisés en projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard CLAVERIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2003, Gestion des connaissances dans les environnements organisés en projet., 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er colloque &amp;quot;Sciences Cognitives&amp;quot; Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Claverie, Erice Esperet, Robert Jaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 1992, 1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC5059FB"/>
+    <w:nsid w:val="724E68D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-1805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030328934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trinquecoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;bot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0991" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v22i2.5381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jlae.v18i6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Suhir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hourlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.895878" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326509v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charbonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/JSID18.5.376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28K6LHL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.004.0005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Va&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bresson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(03)00303-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7K0CLC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Laviole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dubroca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ripon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Paty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bensch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zavialoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nizard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(80)80049-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(79)80024-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVBVQLS9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomak Leduc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Letouz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Du Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Prebot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vennin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20037-4_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2018_dc01" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706227v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706398v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouli&#232;res-Seban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitonneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21008/j.0239-9415.2016.072.01" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulieres-Seban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaltenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41959-6_31" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704582v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717271v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Blouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Paris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983370v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717208v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669602v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669609v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669587v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diniz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillem" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496125v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilverdier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Leroux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496075v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495938v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dehais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lafon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Remond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Trebec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fernand Loubelo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthomieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527915v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jaffard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527898v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Avellaneda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demarquez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527899v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cugy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cothereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Boulard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23965.92640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880437v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59413" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495828v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880440v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20242&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672708v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutanquoi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672705v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635933v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalczuk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sto.nato.int/Pages/collaboration-support-office.aspx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635889v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomlobby.com/RNMnetwork/documents/Cognitive%20Warfare%20Symposium%20-%20ENSC%20-%20March%202022%20Publication.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intelligence_artificielle_risque_ou_opportunite_stephane_kalla_berna_oruc-9782140292774-74527.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424559v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425008v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811926-6.00069-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984795v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983415v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Jecko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494754v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527776v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deleplanque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527689v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23584.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23577.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Brenot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527618v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494474v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494498v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983299v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lu Cong Sang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Diaz Pineda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Letouz&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880435v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hamacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880434v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalxzuk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495788v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495771v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-1805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030328934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;bot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trinquecoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v22i2.5381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jlae.v18i6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326509v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Suhir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hourlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.895878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charbonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/JSID18.5.376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28K6LHL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.004.0005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Va&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bresson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(03)00303-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7K0CLC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Laviole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dubroca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ripon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Paty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bensch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zavialoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nizard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(80)80049-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(79)80024-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVBVQLS9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomak Leduc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Letouz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Du Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Prebot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vennin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20037-4_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2018_dc01" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouli&#232;res-Seban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21008/j.0239-9415.2016.072.01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulieres-Seban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaltenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41959-6_31" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Blouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Paris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717208v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983370v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diniz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilverdier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Leroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496125v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495938v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dehais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495892v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lafon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Remond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Trebec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fernand Loubelo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthomieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527915v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jaffard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527898v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Avellaneda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demarquez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527899v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cugy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cothereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Boulard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23965.92640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880437v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59413" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495828v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880440v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20242&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672708v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutanquoi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672705v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomlobby.com/RNMnetwork/documents/Cognitive%20Warfare%20Symposium%20-%20ENSC%20-%20March%202022%20Publication.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635933v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalczuk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sto.nato.int/Pages/collaboration-support-office.aspx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intelligence_artificielle_risque_ou_opportunite_stephane_kalla_berna_oruc-9782140292774-74527.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424559v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425008v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811926-6.00069-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984795v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983415v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Jecko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494754v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527776v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deleplanque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527689v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23584.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23577.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Brenot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527618v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494474v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494498v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983299v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lu Cong Sang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Diaz Pineda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Letouz&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880435v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hamacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880434v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalxzuk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495788v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495771v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>