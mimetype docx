--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Claverie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Psychologue et physiologiste médical.Professeur des universités émérite (e2) – Institut polytechnique de Bordeaux  (Bordeaux INP) – directeur honoraire (fondateur) de l’École nationale supérieure de cognitique (ENSC). Laboratoire IMS / UMR-5218 / CNRS - Université de Bordeaux - Bordeaux INP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7131-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030328934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, psychologue et physiologiste médical, fondateur et directeur honoraire du laboratoire &amp;quot;psychophysiologie cognitive et neuropsychologie expérimentale&amp;quot; – EA-487 –, et de l'Institut de cognitique – IdC – de l'Université Bordeaux II - Victor Ségalen, fondateur et directeur honoraire de l'École nationale supérieure d'ingénierie cognitive (ENSC) de l'Institut polytechnique de Bordeaux (Bordeaux INP).Chercheur au Laboratoire IMS – UMR 5218 CNRS - Université de Bordeaux - Bordeaux INP.Membre du réseau ADER de l'Armée de l'air et de l'espace ; membre de l’Académie nationale des Sciences, Belles-lettres et Arts de Bordeaux (siège 5) ; membre de l’Academie nationale de Chirurgie (section des membres libres) ; commandeur de l’Ordre des palmes académiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive warfare: the new battlefield exploiting our brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : le nouveau champ de bataille qui exploite nos cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive de bas niveau : la guerre des cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prébot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre cognitive et influence psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations d’influence psychologiques russes et la Maskirovka comme état d’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingénierie Cognitique, 6 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et intelligence naturelle : de quelques ambiguïtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Académie nationale des sciences, belles-lettres et arts de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actes de l'Académie Nationale des Sciences, Belles-lettres et Arts de Bordeaux, V (XLVII), pp.129-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - Command and Control: A System of Systems to Control Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/ajm.v22i2.5381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Standpoints in Relation to New Technologies (Neo-Technologies): Classification Plan, Miscommunication, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leadership Accountability and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jlae.v18i6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau : du dualisme à l'intrication quantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éducation et Cognition « Des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet », 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques face aux néotechnologies : plan de classification, incommunication et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Néotechnologie en question, 97 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Année de la recherche en sciences de l'éducation, 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique exponentielle et naturalité de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La communication au cœur des connaissances, 85 (85), pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches éthiques des néotechnologies d’augmentation de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique pour l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’automatisation de la conduite en situations de conduite normales et critiques : de l’étude empirique sur simulateur à la modélisation cognitive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - command and control : un système de systèmes pour accompagner la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.255 - 278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command and control : un système de systèmes pour accompagner la complexité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Engagement entrepreneurial et territoires, 50, pp.255-276. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective artificielle des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sensation et cognition : l'illusion explicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance aux conducteurs âgés : Analyse de l'activité pour la conception de futures fonctions de monitorage de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande, contrôle, communication : gestion cybernétique de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le xxe siècle saisi par la communication. Ruptures et filiations, 2 (71), pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of the concept of anticipation in aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Suhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.895878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 et Cyber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les Ailes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réflexions sur le Cyber : Quels enjeux ?, 32, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cybernétique aux NBIC : l’information et les machines vers le dépassement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Autre n'est pas une donnée : altérité, corps et artéfacts, 68, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique. La robotique soumise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Human Factors Modelling and Simulation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications : COSMO-SIVIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications: COSMO-SIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (7), pp. 1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54-55, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.79-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living cognition paradigm: An application to computational modeling of drivers mental activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-China Education Review B 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.568-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night-vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1889/JSID18.5.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-, inter-, transdisciplinarité : ou le réel décomposé en réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society of Information Display - JSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.376-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.006.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée, vision &amp;quot;tête haute&amp;quot; dans le pilotage et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://documents.irevues.inist.fr/handle/2042/30069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée par HUD : pour une prise en compte des contraintes psychophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme moteur d'évolution des technologies de l'information ; vers un rapprochement des techniques et des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasion, transparence et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue des Interactions Humaines Médiatisées, 10 (2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUD et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transdisciplinarité : à travers les réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of processing with free and cued recall and unilateral temporal lobe epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0093-934X(03)00303-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation environnement extrême.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gestion des connaissances dans les environnements organisés en projet, 6, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho-fonctionnels de l'intégration prothétique chez l'édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Dentaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, XXIV, pp.422-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Psychophysiologique des Processus Attentionnels Complexes des Officiers Contrôleurs de la Circulation Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 49 (3), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une idée reçue : la condition physique comme prévention des accidents en rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bensch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialiste de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 59 (3), pp.45-165 -47-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support du langage, le cortex cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 71-72 (1), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préliminaires à l'étude des indices électrocorticaux concomitants des phénomènes prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die neueren sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 83 (5), pp.570-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multifactorielle du test Borel-Maisonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15 (2), pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux : effets de la carpipramine sur les ondes VCN et P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels évoqués visuels chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 10 (2), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(80)80049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelle et attentives et potentiels lents cérébraux (V.C.N. – P 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelles et attentives et potentiels lents cérébraux (VCN - P300).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(79)80024-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, cognition, émotion, trois voies de l’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre informationnelle - Rencontre Université - Défense 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, zone de défense et de sécurité Sud-Ouest (ZDS-SO), Nov 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Airborne Delegation in C-SAR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ICCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare and C2 (Command and Control)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operationalizing the Concept of Cognitive Warfare - 2nd Scientific and Strategic Workshop on “Cognitive Warfare” 
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. DEPARTMENT of DEFENSE Command, Control, Communications, Computers &amp; Intelligence (C4I) Community of Interest, Aberdeen, Maryland, USA; U.S. MILITARY ACADEMY (West Point,) Center for the Study of Civil-Military Operations, West-Point, New-York, USA; NORTH ATLANTIC TREATY ORGANIZATION, Science and Technology Organization, Allied Command Transformation, Innovation Hub, Norfolk, Virginia, USA; ECOLE NATIONALE SUPERIEURE DE COGNITIQUE (Bordeaux INP) - Bordeaux, France, Mar 2022, West Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficits phonétiques et sémantiques au cours du vieillissement normal et pathologique (maladie de Parkinson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the mind of the enemy&amp;quot; through an augmented multi-domain Commander's Critical Information Requirements (CCIR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th INTERNATIONAL COMMAND AND CONTROL RESEARCH &amp; TECHNOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Laurel (Johns Hopkins - Baltimore), Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methodological framework for virtual human centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE - Human System Integration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Spatial Situation Awareness as a Team Performance Indicator in Collaborative Spatial Orientation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2019 International Conference on Affective and Pleasurable Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, United States. pp.106-115, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20037-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO JALLC NEW TECHNOLOGIES EVENT 2018 (NTE18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time teamwork evaluation and C2 crisis management: overview of doctoral research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW'18 The 16th European Conference on Computer-Supported Cooperative Work: The International venue on Practice-centred computing and the Design of cooperation technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2018_dc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explique moi le progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée débat "Le patton dans tous ses états !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée annuelle du Centre des Jeunes Dirigieants, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for designing industrial cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Seminar on Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tarmow, Poland. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21008/j.0239-9415.2016.072.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of the C2 - Human coinsiderations in AI for augmented intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allied Command Transfoirmation - NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Norkfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tanshumanisme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARES - technologies et humanités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de l'Air Jun 2017, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poshumanisme et évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée devant le staff de Cdiscount </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cdiscount Feb 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd NATO Command and control User's Conference : Emerging and Future C2 Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO NCIA, Jan 2017, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Industrial Human-Robot System Through Participative Simulations – Tank Cleaning Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Taïwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drones : le prolongement de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion annuelle RACAM "Vivre et agir avec les drones" - Réunion Aviation Civile Aviation Militaire (RACAM-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, Nov 2017, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire naturelle de l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque "Colloque Devenir Cyborg du Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne et Maison des Sciences de l'Homme d'Aquitaine Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence artificielle - enjeux, espoirs, menaces pour l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'invitation du Rotary de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobotique pour l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par Safran devant le comité de filière "robotique" de Safran et Airbus Safran Launchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran et Airbus Safran Launchers, Jan 2017, pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les métiers transformés par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes organisées par Le Monde. O21 "orientation 2021". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le monde, Feb 2017, cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered Design of an Interactive Industrial Robot System Through Participative Simulations: Application to a Pyrotechnic Tank Cleaning Workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience utilisateur et représentations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de l'homme, le cerveau et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'initiative du Rotary Club de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary Club de Bordeaux, Nov 2016, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Techniques et Armements : nouveaux défis&amp;quot; Animé par J.D. Merchet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Intervention sur "L'éthique du soldat augmenté" - Entretiens Armements et Sécurité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nstitut des Hautes Etudes de la Défense Nationale (CHEAr-IHEDN). Ecole militaire, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle t l'intelligence naturelle, continuité, concurence ou collaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique à propos de la victoire de AlphaGo sur Lee Sedol au jeu de Go</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des entreprises Aquinum, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intelligences naturelles et imitaion artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu de Go et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquinum - Le Node, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Issues for the Design of a Cobotic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2016 International Conference on Human Factors in Robots and Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41959-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cobotique : un domaine pluridisciplinaire émergent utile à l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société d'Ergonomie de Langue Française - SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie/Biotechnologies/Bio-informatique... Quels futurs croisés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du "Groupe FuturOuest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary de Bordeaux - Athénée municipale, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotechnologies, homme et pensée augmentés : les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par le Rotary Club de Bordeaux. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Automobile Club du Sud-Ouest Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néotechnologies et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de préfiguration invitée par l'IDEX de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEX de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interactions Homme-Robot pour la Cobotique Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, numérique et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des matinales de la Chaire industrielle région STAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire industrielle régionale STAH (Systèmes Technologiques pour l'Augmentation de l'Humain), May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analyse of different Virtual keyboards for improving Usabilit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1ST International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;data&amp;quot; du point de vue des sciences de l'homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staff de EY. Tour Firtst la Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisateurs, Usagers, Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;L'homme maillon fort ou maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAM-9 (Recontre Aviation Civile Aviation Militaire) "Le Risque Aéronautique : de la Sécurité des Vols à la Maîtrise Globae". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach as part of Human Factors studies, the French Air Force A400M test flights lessons learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Aerospace Medical &amp; Human Factors Association (ASMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added Value of Digital Equipment in Operational Human Factors Approaches: A400M Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dayton, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : enjeux et collaboration avec l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière au DAS IHS du pôle de compoétitivité Aerospace Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la Cyb'Air : un état d'esprit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Armée de l'Air. Penser les ailes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving assistances for senior drivers: a human centered design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena - 5th conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. pp.#18291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design universel et accessibilité : quels enjeux pour une société &amp;quot;nouvelle&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque international "Jules Verne : sciences, crises et utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la science : l'émergence de nouvelles pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IHDB-2012 "Le tournant numérique des Sciences humaines" - MSHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotechnologies pour l'entreprise numérique &amp;quot;augmentée&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM-2012 : 17ème colloque international de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of visual distraction eff ects on car drivers' Situation Awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver monitoring for a contextual management of Human Machine Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES, Europe Chapter (Human Factor and Ergonomic Society), Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human System Interactions in the Design of an Interplanetary Mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Human Factors and Ergonomics Society, Europe Chapter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Human Centred Design tool based on a cognitive simulation model of the car driver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Mission to Mars: All-up vs Pre-deploy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Space Exploration Conference, GLEX-2012-08.2.7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Washington D.C., United States. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTATIONAL SIMULATION OF VISUAL DISTRACTION EFFECTS ON CAR DRIVERS' SITUATION AWARENESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverses 2011 : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIIème séminaire de l'Institut des Sciences de la Communication du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Transverses 2011" : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et le numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Destinées Numériques - les 30 ans de l'Adeiso" (Association pour le Développement de l'Informatique et de l'Electronique dans le Sud-Ouest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Latresne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication: quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique, cognitique et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier séminaire interministériel sur la robotique - Direction de la recherche et de l'Innovation, MESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e séminaire de l'Institut des sciences de la communication du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and cognitics for display design : constraints of color in HMD/HUD (head-mounted displays, head-up displays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique &amp;quot;Humanités digitales -­ les parcours de la recherche dans les communautés virtuelles&amp;quot;. PRES de Bordeaux -­ MICA ­‐ Cap-­Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements technologiques et cognitique : les humanités augmentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011 : session Facteur Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human factor and cognitics for display design : constraints of color in HMD/HUD (Head-­ mounted displays/Head-­ up displays)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise numérique : innovation et écosystèmes - FING - Télécom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Réflexion Prospective ANR SHS &amp;quot;Entreprise numérique : innovation et écosystèmes&amp;quot; -­ FING -­ Télécom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st international Symposium on Digital Human Modelling (IEA-DHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Hommage à Julian de Ajuriaguerra. 1911‐2011, Centenaire de sa naissance. -­ Eusko Ikaskuntza -­ Université de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Larrasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité au centre de la pensée de Julian de Ajuriaguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux ASSISTH' 2011 : 2ème conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.115-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation Workshop - European ISi-PADAS, ITERATE and HUMAN projects, 7th PCRD - European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Belgirate, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil mnésique préopératoire de patients souffrant d'une épilepsie unilatérale temporale : oubli et/ou problème d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of contrast sensitivity with nigh vision devices: development of a new method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation schématique des connaissances : une perspective de remédiation dans l'épilepsie temporale unilatérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs de l'interopérabilité dans la simulation et la métasimulation industrielle pour la formation, la recherche et l'innovation en ingénierie des interactions homme-système complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Pôle de compétitivité Aerospace Valley ; DAS Systèmes embarqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire visuo-spatiale et dépression dans l'alcoolisme chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. page 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et dominance hémisphérique en reconnaissance d'image pendant le test de Wada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du fonctionnement mnésique à partir de l'enregistrement de potentiels cognitifs intracorticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre agents dans le contrôle aérien : communication verbale vs. comportementale et complexité de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pilverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions anatomo-fonctionnelles dans les systèmes mnésiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet et aide au diagnostic : application à la rhumatologie inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beurton-Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'âge d'apparition de l'altération des processus sémantiques intra- et inter-items au court du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rapports entre processus mnémoniques et processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction émotionnelle positive latéralisée pendant l'injection intracarotidienne gauche d'amytal sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche neuropsychologique du rôle des structures temporales dans le traitement des informations interférentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'un indice du niveau de traitement d'une information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychophysiologiques des bruits impulsionnels sur les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Trebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème con grès de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie du Travail de Langue Française, Mar 1990, Paris, France. pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Event Related Potentials during Masking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Fernand Loubelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON IV - International Conference on Cognitive Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latence P300 comme indice de reconnaissance visuelle dans un protocole de rappel à court-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSLF 1987 - Réunion de l'Association de Psychologie Scientifique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie Scientifique de Langue Française, Sep 1987, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in P300 latency associated with Visual Target Recall in a Short Terme Memory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Cognitive Neuroscience - ICON 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage professionnel à l'attention partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture in Insomnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Avellaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research - Szeged (Hungary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Sleep Research, Sep 1986, Szeged, Hungary, France. pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night sleep chronobiological organization in new-borns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Demarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Budapest Academy of Science, Sep 1986, Szeged, Hungary, Hungary. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencéphalographie quantitative ambulatoire par méthode de holter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric differences in divided attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC - 8th Event-related Potentials International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stanford, Jun 1986, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Méthodes Electrophysiologiques utilisées en Chronobiologie. Sur les Rapports entre Vigilance et Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'introduction des Nouvelles Technologies (Colloque à l'Université de Bordeaux II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Régionale des Psychologues du Travail, Apr 1984, Bordeaux, France. pp.C19 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Visual Training on Cognitive Processes and Performances in Air-Traffic Controllers during a Dual Decision Task on Increasing Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Event-Related Potentials of the Brain (APIC VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Florence, Sep 1983, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie du Comportement Territorial Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 1982 - XIe Conférence Internationale de Biométrie — XIth International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Biometric Society, Sep 1982, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abord électrophysiologie de la sénescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contingent Negative Variation and Behavior under Psychoactive Drugs ni Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N.A.T.O. Conference on HUMAN EVOKED POTENTIALS: APPLICATIONS AND PROBLEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, 1979, Lausanne ( CH), Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contignet Negative variation and behavior under psychoactive drugs in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference on Human Evoked Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO Special Program Panel on Human Factors, Aug 1978, Konstanz, Germany. pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la Situation et Automatisation de la Conduite : Méthodologie pour une expérimentation sur simulateur de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Entretiens Jacques Cartier : Facteurs Humains, Technologie embarquées et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence for C2 HQ key processes : air C2 French academic research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Chiefs of Transformation Conference : Innovate, Adapt, Transform: Prepare Now for 2030.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. NATO Chiefs of Transformation Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 NATO Chiefs of Transformation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. Unpublished, 2017, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23965.92640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'épistémologie et à la méthode de recherche: A l'usage des ingénieurs et autres scientifiques de l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Cognition &amp; Formation, Jean-Claude Sallaberry; Jean Vannereau, 2343175675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Introduction aux sciences humaines et sociétales, Jean-Claude Sallaberry, 978-2-343-14357-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. , 2010, Jean-Claude Sallaberry, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, L'homme augmenté : Néotechnologies pour un dépassement du corps et de la pensée, ISBN-10: 2296133614, ISBN-13: 978-2296133617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté : néotechnologies pour un dépassement du corps et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 138 p., 2010, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. Université Bordeaux 2, 13, 2009, Risque et Cognition, Bernard Claverie, 2-9524088-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et Cognition. Pilotage des organisations : questions de représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 239 p., 2009, 978-2-296-11052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognitique : Fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie. Université Bordeaux 2, 8, 2005, La Cognitique, Bernard Claverie, 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique : Science et pratique des relations à la machine à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Collection Cognition et Formation, Jean-Claude Sallaberry; Georges Lerbet, 2-7475-9135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005, Cognitique : Science et pratique des relations à la machine à penser, ISBN-10: 2747591352, ISBN-13: 978-2747591355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes recherche en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutanquoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 1999, 2-10-003840-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : sociétés, personnes et expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHER, 1992, 2-906704-49-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : du neurone à l'homme souffrant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHEL, 1991, Volume 1, 2-906704-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Image 88 : Reconnaissance d'image et Réseaux de Neurones DU TRAITEMENT DE L'IMAGE A LA REPRESENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare” – Une guerre invisible qui s’attaque à notre pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il s'Inquiéter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IAPTSEM, pp.89-115, 2024, ISBN 978 2487 388000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare”: The Advent of the Concept of “Cognitics” in the Field of Warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2, 1-7, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-5, 2022, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Cognition? And How to Make it One of the Ways of the War?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-17, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA, entre naturalité & mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Kalla; Berna Oruç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : risque ou opportunité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 2022, Eidos - Philosophie, 9782140292774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la cognition et comment en faire l’un des moyens de la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: La Guerre Cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-19, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cognitive warfare et l’avènement du concept de « guerre cognitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique Warfare, la guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 1-8, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare, La guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-6, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analysis of Different Virtual Keyboards for Improving Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.269-270, 2018, The Brain at Work and in Everyday Life, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811926-6.00069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Histoire Naturelle de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Devenir-Cyborg du Monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté et augmentation de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édouard Kleinpeter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.61-78, 2013, Les Essentiels d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté - augmented man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AlphaBEM de l'entreprise numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions BEM Bordeaux Ecole de Managment, pp.159-161, 2012, 9782953978711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cacciabue, M. Hjälmdahl, A. Luedtke, C. Riccioli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation. Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-88-470-1821-1. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-88-470-1821-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation : Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Springer, pp.251-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en situation d'aide technologique pour la réduction de l'erreur humaine et la fiabilité de la communication homme-système dans le cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.73-91, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation en environnement extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105-116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la connaissance : l'exemple d'un partenariat entreprise - grande école - pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.63-72, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un rapprochement des technologies et des usages : le futur du pôle TIC de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.93-99, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management ET cognition : une question de conjonction et de coordination - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-19, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes en psychophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 1999, Les méthodes de recherche en psychologie, 2100038400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'Analyse des troubles Cognitifs chez l'Hémiplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémiplégie Vasculaire de l'Adulte en Médecine de Rééducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.86-94, 1988, Problèmes en Médecine de Rééducation, 9782225814181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Indicators of Objective and Subjective Disturbances Caused by Noise Impulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.C. McCallum; R. Zappoli; F. Denoth; W. Cheyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Psychophysiology: Studies in Event-Related Potentials (EEG Suppl. 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Publishers B.V., pp.40-42, 1986, ISBN: 978-0444807410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électrophysiologie des processus attentionnels complexes chez les contrôleurs de la circulation aérienne pendant une tâche de détection auditive et visuelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Goguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie d u travail et société post-industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'Application Psychotechnique; EAP, pp.465-471, 1984, ASIN : B000X9X1MC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Potentials and Interferences in Evaluation of Psychotropic Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New-York Academy of Sciences; Wiley, pp.603-608, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Outlines with CNV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New York Academy of Sciences, pp.556-564, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Crémieux-Brilhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences - Octobre 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Générale à la Recherche Scientifique et Technologique, pp.542-545, 1980, Bilans et Perspectives CNRS-INSERM-DGRST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électroencéphalographie quantitative chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Médical : (numéro spécial) Exploration Fonctionnelle du Cerveau Âgé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-9), pp.105-124, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'augmentation et d'hybridité pour la prise de décision militaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme réparé ou augmenté : le prix de l'anormalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognitique comme science de la communication : l'expérience de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Lu Cong Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Handover for the Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of Franco-German Experts on Global Security /Civil Security (GS/CS) Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 6th Forum on Franco-German Research Cooperation; Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation; Bundesministerium für Bildung und Forschung. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of topics to be considered in relation to the scientific theme &amp;quot;Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalxzuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Innovation Hub - Allied Command Transformation - NATO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Knowing What&amp;quot; to &amp;quot;Knowing When&amp;quot;: Exploring a Concept of Situation Awareness Synchrony for Evaluating SA Dynamics in Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sottilare, R.; Schwarz, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Instructional Systems, Second International Conference, AIS 2020, Held as Part of the 22nd HCI International Conference, HCII 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. 12214, Springer, Cham, 2020, Lecture Notes in Computer Science, 978-3-030-50788-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (14), 2014, Risque et Cognition 2, 2-9524088-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2006, Innovation et apprentissage, 2 0524088 2 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances dans les environnements organisés en projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard CLAVERIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2003, Gestion des connaissances dans les environnements organisés en projet., 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er colloque &amp;quot;Sciences Cognitives&amp;quot; Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Claverie, Erice Esperet, Robert Jaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 1992, 1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Claverie </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Psychologue et physiologiste médical.Professeur des universités émérite (e2) – Institut polytechnique de Bordeaux  (Bordeaux INP) – directeur honoraire (fondateur) de l’École nationale supérieure de cognitique (ENSC). Laboratoire IMS / UMR-5218 / CNRS - Université de Bordeaux - Bordeaux INP.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7131-1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030328934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités, psychologue et physiologiste médical, fondateur et directeur honoraire du laboratoire &amp;quot;psychophysiologie cognitive et neuropsychologie expérimentale&amp;quot; – EA-487 –, et de l'Institut de cognitique – IdC – de l'Université Bordeaux II - Victor Ségalen, fondateur et directeur honoraire de l'École nationale supérieure d'ingénierie cognitive (ENSC) de l'Institut polytechnique de Bordeaux (Bordeaux INP).Chercheur au Laboratoire IMS – UMR 5218 CNRS - Université de Bordeaux - Bordeaux INP.Membre du réseau ADER de l'Armée de l'air et de l'espace ; membre de l’Académie nationale des Sciences, Belles-lettres et Arts de Bordeaux (siège 5) ; membre de l’Academie nationale de Chirurgie (section des membres libres) ; commandeur de l’Ordre des palmes académiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive warfare: the new battlefield exploiting our brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive : le nouveau champ de bataille qui exploite nos cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre cognitive de bas niveau : la guerre des cerveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prébot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre cognitive et influence psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations d’influence psychologiques russes et la Maskirovka comme état d’esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ingénierie Cognitique, 6 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et intelligence naturelle : de quelques ambiguïtés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Académie nationale des sciences, belles-lettres et arts de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Actes de l'Académie Nationale des Sciences, Belles-lettres et Arts de Bordeaux, V (XLVII), pp.129-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - Command and Control: A System of Systems to Control Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/ajm.v22i2.5381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Standpoints in Relation to New Technologies (Neo-Technologies): Classification Plan, Miscommunication, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leadership Accountability and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (6), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jlae.v18i6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau : du dualisme à l'intrication quantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Éducation et Cognition « Des éléments théoriques amenés par les diverses modélisations à la pédagogie Freinet », 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques face aux néotechnologies : plan de classification, incommunication et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Néotechnologie en question, 97 (2), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du rapport neuro-fonctionnel, ou comment la cognition serait relative au cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Année de la recherche en sciences de l'éducation, 2020, pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique exponentielle et naturalité de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La communication au cœur des connaissances, 85 (85), pp.189-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches éthiques des néotechnologies d’augmentation de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique pour l’industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’automatisation de la conduite en situations de conduite normales et critiques : de l’étude empirique sur simulateur à la modélisation cognitive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 - command and control : un système de systèmes pour accompagner la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.255 - 278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command and control : un système de systèmes pour accompagner la complexité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Engagement entrepreneurial et territoires, 50, pp.255-276. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective artificielle des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sensation et cognition : l'illusion explicative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La voie des sens, 74, pp.66-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance aux conducteurs âgés : Analyse de l'activité pour la conception de futures fonctions de monitorage de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Boverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014004026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande, contrôle, communication : gestion cybernétique de systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le xxe siècle saisi par la communication. Ruptures et filiations, 2 (71), pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modelling of the concept of anticipation in aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Suhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.69 - 85. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2014.895878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2 et Cyber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les Ailes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réflexions sur le Cyber : Quels enjeux ?, 32, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cybernétique aux NBIC : l’information et les machines vers le dépassement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Autre n'est pas une donnée : altérité, corps et artéfacts, 68, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique. La robotique soumise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Human Factors Modelling and Simulation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications : COSMO-SIVIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications: COSMO-SIVIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (7), pp. 1488-1504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esquisse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54-55, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.79-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The living cognition paradigm: An application to computational modeling of drivers mental activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-China Education Review B 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (4), pp.568-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night-vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society for Information Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1889/JSID18.5.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-, inter-, transdisciplinarité : ou le réel décomposé en réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.004.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyepiece focus and vergence/accommodation conflict: Implications for night vision devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Society of Information Display - JSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.376-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution disciplinaire des sciences de l'information : des technologies à l'ingénierie des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.006.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée, vision &amp;quot;tête haute&amp;quot; dans le pilotage et le contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://documents.irevues.inist.fr/handle/2042/30069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision augmentée par HUD : pour une prise en compte des contraintes psychophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation comme moteur d'évolution des technologies de l'information ; vers un rapprochement des techniques et des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasion, transparence et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Revue des Interactions Humaines Médiatisées, 10 (2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUD et cognition augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transdisciplinarité : à travers les réseaux de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Revues - Edition Electronique de l'INIST - Information, innovation et interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://documents.irevues.inist.fr/handle/2042/28893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of processing with free and cued recall and unilateral temporal lobe epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89 (1), pp.83-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0093-934X(03)00303-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation environnement extrême.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gestion des connaissances dans les environnements organisés en projet, 6, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho-fonctionnels de l'intégration prothétique chez l'édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Laviole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Dentaire du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, XXIV, pp.422-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Psychophysiologique des Processus Attentionnels Complexes des Officiers Contrôleurs de la Circulation Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 49 (3), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une idée reçue : la condition physique comme prévention des accidents en rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bensch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialiste de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 59 (3), pp.45-165 -47-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support du langage, le cortex cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 71-72 (1), pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préliminaires à l'étude des indices électrocorticaux concomitants des phénomènes prosodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die neueren sprachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 83 (5), pp.570-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude multifactorielle du test Borel-Maisonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15 (2), pp.301-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux : effets de la carpipramine sur les ondes VCN et P300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d'attention, résistance au stress et potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2373-2387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente Négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Psychologie Médicale, 12 (11), pp.2485-2496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels évoqués visuels chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 10 (2), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(80)80049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelle et attentives et potentiels lents cérébraux (V.C.N. – P 300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences émotionnelles et attentives et potentiels lents cérébraux (VCN - P300).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'electroencephalographie et de neurophysiologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 9 (4), pp.408-417. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-4475(79)80024-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, cognition, émotion, trois voies de l’influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre informationnelle - Rencontre Université - Défense 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, zone de défense et de sécurité Sud-Ouest (ZDS-SO), Nov 2025, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Airborne Delegation in C-SAR mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 ICCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare and C2 (Command and Control)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operationalizing the Concept of Cognitive Warfare - 2nd Scientific and Strategic Workshop on “Cognitive Warfare” 
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U.S. DEPARTMENT of DEFENSE Command, Control, Communications, Computers &amp; Intelligence (C4I) Community of Interest, Aberdeen, Maryland, USA; U.S. MILITARY ACADEMY (West Point,) Center for the Study of Civil-Military Operations, West-Point, New-York, USA; NORTH ATLANTIC TREATY ORGANIZATION, Science and Technology Organization, Allied Command Transformation, Innovation Hub, Norfolk, Virginia, USA; ECOLE NATIONALE SUPERIEURE DE COGNITIQUE (Bordeaux INP) - Bordeaux, France, Mar 2022, West Point, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficits phonétiques et sémantiques au cours du vieillissement normal et pathologique (maladie de Parkinson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading the mind of the enemy&amp;quot; through an augmented multi-domain Commander's Critical Information Requirements (CCIR) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th INTERNATIONAL COMMAND AND CONTROL RESEARCH &amp; TECHNOLOGY SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Laurel (Johns Hopkins - Baltimore), Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative methodological framework for virtual human centered design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE - Human System Integration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Spatial Situation Awareness as a Team Performance Indicator in Collaborative Spatial Orientation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2019 International Conference on Affective and Pleasurable Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Washington, United States. pp.106-115, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20037-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO JALLC NEW TECHNOLOGIES EVENT 2018 (NTE18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time teamwork evaluation and C2 crisis management: overview of doctoral research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW'18 The 16th European Conference on Computer-Supported Cooperative Work: The International venue on Practice-centred computing and the Design of cooperation technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2018_dc01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explique moi le progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée débat "Le patton dans tous ses états !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée annuelle du Centre des Jeunes Dirigieants, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation for designing industrial cobotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Seminar on Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tarmow, Poland. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21008/j.0239-9415.2016.072.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of the C2 - Human coinsiderations in AI for augmented intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allied Command Transfoirmation - NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Norkfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tanshumanisme scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARES - technologies et humanités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de l'Air Jun 2017, Salon de Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poshumanisme et évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée devant le staff de Cdiscount </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cdiscount Feb 2017, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd NATO Command and control User's Conference : Emerging and Future C2 Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO NCIA, Jan 2017, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Industrial Human-Robot System Through Participative Simulations – Tank Cleaning Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Taïwan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire naturelle de l'Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque "Colloque Devenir Cyborg du Monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne et Maison des Sciences de l'Homme d'Aquitaine Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drones : le prolongement de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunion annuelle RACAM "Vivre et agir avec les drones" - Réunion Aviation Civile Aviation Militaire (RACAM-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, Nov 2017, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence artificielle - enjeux, espoirs, menaces pour l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'invitation du Rotary de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les métiers transformés par le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tables rondes organisées par Le Monde. O21 "orientation 2021". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le monde, Feb 2017, cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobotique pour l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par Safran devant le comité de filière "robotique" de Safran et Airbus Safran Launchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Safran et Airbus Safran Launchers, Jan 2017, pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered Design of an Interactive Industrial Robot System Through Participative Simulations: Application to a Pyrotechnic Tank Cleaning Workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience utilisateur et représentations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaltenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur de l'homme, le cerveau et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à l'initiative du Rotary Club de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary Club de Bordeaux, Nov 2016, bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Techniques et Armements : nouveaux défis&amp;quot; Animé par J.D. Merchet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Intervention sur "L'éthique du soldat augmenté" - Entretiens Armements et Sécurité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nstitut des Hautes Etudes de la Défense Nationale (CHEAr-IHEDN). Ecole militaire, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle t l'intelligence naturelle, continuité, concurence ou collaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique à propos de la victoire de AlphaGo sur Lee Sedol au jeu de Go</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des entreprises Aquinum, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cobotique : un domaine pluridisciplinaire émergent utile à l'ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société d'Ergonomie de Langue Française - SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Issues for the Design of a Cobotic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulières-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2016 International Conference on Human Factors in Robots and Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41959-6_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">intelligences naturelles et imitaion artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeu de Go et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquinum - Le Node, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie/Biotechnologies/Bio-informatique... Quels futurs croisés?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du "Groupe FuturOuest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Interactions Homme-Robot pour la Cobotique Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Moulieres-Seban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bitonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NBIC, néotechnologies et vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rotary de Bordeaux - Athénée municipale, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotechnologies, homme et pensée augmentés : les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée par le Rotary Club de Bordeaux. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Automobile Club du Sud-Ouest Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néotechnologies et les NBIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de préfiguration invitée par l'IDEX de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEX de Bordeaux, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NBIC, numérique et cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des matinales de la Chaire industrielle région STAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire industrielle régionale STAH (Systèmes Technologiques pour l'Augmentation de l'Humain), May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analyse of different Virtual keyboards for improving Usabilit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 1ST International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;data&amp;quot; du point de vue des sciences de l'homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staff de EY. Tour Firtst la Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisateurs, Usagers, Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque GeCSO, Gestion des Connaissances dans la Société et les Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;L'homme maillon fort ou maillon faible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAM-9 (Recontre Aviation Civile Aviation Militaire) "Le Risque Aéronautique : de la Sécurité des Vols à la Maîtrise Globae". </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach as part of Human Factors studies, the French Air Force A400M test flights lessons learned.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Aerospace Medical &amp; Human Factors Association (ASMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added Value of Digital Equipment in Operational Human Factors Approaches: A400M Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dayton, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cobotique : enjeux et collaboration avec l'usine du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière au DAS IHS du pôle de compoétitivité Aerospace Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Agen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la Cyb'Air : un état d'esprit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Armée de l'Air. Penser les ailes françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving assistances for senior drivers: a human centered design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Cour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marin-Lamellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena - 5th conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, France. pp.#18291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design universel et accessibilité : quels enjeux pour une société &amp;quot;nouvelle&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque international "Jules Verne : sciences, crises et utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la science : l'émergence de nouvelles pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IHDB-2012 "Le tournant numérique des Sciences humaines" - MSHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotechnologies pour l'entreprise numérique &amp;quot;augmentée&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM-2012 : 17ème colloque international de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of visual distraction eff ects on car drivers' Situation Awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Cognitive Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver monitoring for a contextual management of Human Machine Interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFES, Europe Chapter (Human Factor and Ergonomic Society), Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Human Centred Design tool based on a cognitive simulation model of the car driver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human System Interactions in the Design of an Interplanetary Mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Human Factors and Ergonomics Society, Europe Chapter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTATIONAL SIMULATION OF VISUAL DISTRACTION EFFECTS ON CAR DRIVERS' SITUATION AWARENESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Mission to Mars: All-up vs Pre-deploy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Space Exploration Conference, GLEX-2012-08.2.7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Washington D.C., United States. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverses 2011 : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIIème séminaire de l'Institut des Sciences de la Communication du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté par les néotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Transverses 2011" : journées de la recherche de l'Université Michel de Montaigne Bordeaux 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et le numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les Destinées Numériques - les 30 ans de l'Adeiso" (Association pour le Développement de l'Informatique et de l'Electronique dans le Sud-Ouest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Latresne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d'aides à la communication: quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique, cognitique et SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier séminaire interministériel sur la robotique - Direction de la recherche et de l'Innovation, MESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche industrielle sur l'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e séminaire de l'Institut des sciences de la communication du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique &amp;quot;Humanités digitales -­ les parcours de la recherche dans les communautés virtuelles&amp;quot;. PRES de Bordeaux -­ MICA ­‐ Cap-­Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements technologiques et cognitique : les humanités augmentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors and cognitics for display design : constraints of color in HMD/HUD (head-mounted displays, head-up displays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurodisplay 2011 : session Facteur Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human factor and cognitics for display design : constraints of color in HMD/HUD (Head-­ mounted displays/Head-­ up displays)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st international Symposium on Digital Human Modelling (IEA-DHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise numérique : innovation et écosystèmes - FING - Télécom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Réflexion Prospective ANR SHS &amp;quot;Entreprise numérique : innovation et écosystèmes&amp;quot; -­ FING -­ Télécom ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme augmenté, ruptures technologiques et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Hommage à Julian de Ajuriaguerra. 1911‐2011, Centenaire de sa naissance. -­ Eusko Ikaskuntza -­ Université de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Larrasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complexité au centre de la pensée de Julian de Ajuriaguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surdité et Conception Centrée Utilisateur: outil de communication en LSF adapté au contexte d'un service d'admission du CHU de Bordeaux ASSISTH' 2011 : 2ème conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situation de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. pp.115-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation Workshop - European ISi-PADAS, ITERATE and HUMAN projects, 7th PCRD - European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Belgirate, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil mnésique préopératoire de patients souffrant d'une épilepsie unilatérale temporale : oubli et/ou problème d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of contrast sensitivity with nigh vision devices: development of a new method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léger Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.Po-II:4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation schématique des connaissances : une perspective de remédiation dans l'épilepsie temporale unilatérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées françaises de l'Epilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs de l'interopérabilité dans la simulation et la métasimulation industrielle pour la formation, la recherche et l'innovation en ingénierie des interactions homme-système complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du Pôle de compétitivité Aerospace Valley ; DAS Systèmes embarqués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire visuo-spatiale et dépression dans l'alcoolisme chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. page 193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion et dominance hémisphérique en reconnaissance d'image pendant le test de Wada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Oblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée du fonctionnement mnésique à partir de l'enregistrement de potentiels cognitifs intracorticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération entre agents dans le contrôle aérien : communication verbale vs. comportementale et complexité de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pilverdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des interactions anatomo-fonctionnelles dans les systèmes mnésiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet et aide au diagnostic : application à la rhumatologie inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beurton-Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'âge d'apparition de l'altération des processus sémantiques intra- et inter-items au court du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des rapports entre processus mnémoniques et processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Nov 1996, Biarritz, France. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche neuropsychologique du rôle des structures temporales dans le traitement des informations interférentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction émotionnelle positive latéralisée pendant l'injection intracarotidienne gauche d'amytal sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beurrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'un indice du niveau de traitement d'une information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Cognitique, Dec 1992, Bordeaux, France. pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychophysiologiques des bruits impulsionnels sur les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Trebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème con grès de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie du Travail de Langue Française, Mar 1990, Paris, France. pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Event Related Potentials during Masking Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Fernand Loubelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON IV - International Conference on Cognitive Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latence P300 comme indice de reconnaissance visuelle dans un protocole de rappel à court-terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSLF 1987 - Réunion de l'Association de Psychologie Scientifique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologie Scientifique de Langue Française, Sep 1987, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in P300 latency associated with Visual Target Recall in a Short Terme Memory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N’kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Cognitive Neuroscience - ICON 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage professionnel à l'attention partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acupuncture in Insomnics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Avellaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research - Szeged (Hungary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Sleep Research, Sep 1986, Szeged, Hungary, France. pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night sleep chronobiological organization in new-borns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Demarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Budapest Academy of Science, Sep 1986, Szeged, Hungary, Hungary. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroencéphalographie quantitative ambulatoire par méthode de holter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, Apr 1986, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric differences in divided attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC - 8th Event-related Potentials International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stanford, Jun 1986, Stanford (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Méthodes Electrophysiologiques utilisées en Chronobiologie. Sur les Rapports entre Vigilance et Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'introduction des Nouvelles Technologies (Colloque à l'Université de Bordeaux II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Régionale des Psychologues du Travail, Apr 1984, Bordeaux, France. pp.C19 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Visual Training on Cognitive Processes and Performances in Air-Traffic Controllers during a Dual Decision Task on Increasing Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Event-Related Potentials of the Brain (APIC VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Florence, Sep 1983, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie du Comportement Territorial Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 1982 - XIe Conférence Internationale de Biométrie — XIth International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Biometric Society, Sep 1982, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels lents cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abord électrophysiologie de la sénescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Pathologie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Expérimentale, Sep 1980, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contingent Negative Variation and Behavior under Psychoactive Drugs ni Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N.A.T.O. Conference on HUMAN EVOKED POTENTIALS: APPLICATIONS AND PROBLEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, 1979, Lausanne ( CH), Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Contignet Negative variation and behavior under psychoactive drugs in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Conference on Human Evoked Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO Special Program Panel on Human Factors, Aug 1978, Konstanz, Germany. pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience de la Situation et Automatisation de la Conduite : Méthodologie pour une expérimentation sur simulateur de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Entretiens Jacques Cartier : Facteurs Humains, Technologie embarquées et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence for C2 HQ key processes : air C2 French academic research collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Chiefs of Transformation Conference : Innovate, Adapt, Transform: Prepare Now for 2030.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. NATO Chiefs of Transformation Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive computing and augmented intelligence in man-system integration: Impact on C2 HQ key processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 NATO Chiefs of Transformation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Norfolk, United States. Unpublished, 2017, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23965.92640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'épistémologie et à la méthode de recherche: A l'usage des ingénieurs et autres scientifiques de l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Cognition &amp; Formation, Jean-Claude Sallaberry; Jean Vannereau, 2343175675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux sciences humaines et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Introduction aux sciences humaines et sociétales, Jean-Claude Sallaberry, 978-2-343-14357-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. , 2010, Jean-Claude Sallaberry, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010, L'homme augmenté : Néotechnologies pour un dépassement du corps et de la pensée, ISBN-10: 2296133614, ISBN-13: 978-2296133617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme augmenté : néotechnologies pour un dépassement du corps et de la pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 138 p., 2010, 978-2-296-13361-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. Université Bordeaux 2, 13, 2009, Risque et Cognition, Bernard Claverie, 2-9524088-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et Cognition. Pilotage des organisations : questions de représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 239 p., 2009, 978-2-296-11052-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cognitique : Fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie. Université Bordeaux 2, 8, 2005, La Cognitique, Bernard Claverie, 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique : Science et pratique des relations à la machine à penser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Collection Cognition et Formation, Jean-Claude Sallaberry; Georges Lerbet, 2-7475-9135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2005, Cognitique : Science et pratique des relations à la machine à penser, ISBN-10: 2747591352, ISBN-13: 978-2747591355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes recherche en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossi Jean Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boutanquoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 1999, 2-10-003840-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : sociétés, personnes et expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHER, 1992, 2-906704-49-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleurs : du neurone à l'homme souffrant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zavialoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESHEL, 1991, Volume 1, 2-906704-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-Image 88 : Reconnaissance d'image et Réseaux de Neurones DU TRAITEMENT DE L'IMAGE A LA REPRESENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare” – Une guerre invisible qui s’attaque à notre pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il s'Inquiéter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IAPTSEM, pp.89-115, 2024, ISBN 978 2487 388000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cognitive Warfare”: The Advent of the Concept of “Cognitics” in the Field of Warfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2, 1-7, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-5, 2022, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Cognition? And How to Make it One of the Ways of the War?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; Norbou Buchler; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: The Future of Cognitive Dominance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-17, 2022, 978-92-837-2392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA, entre naturalité & mystification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Kalla; Berna Oruç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : risque ou opportunité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 2022, Eidos - Philosophie, 9782140292774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la cognition et comment en faire l’un des moyens de la guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare: La Guerre Cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1-19, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cognitive warfare et l’avènement du concept de « guerre cognitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Du Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique Warfare, la guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 1-8, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyberpsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Baptiste Prébot; François du Cluzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Warfare, La guerre cognitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATO Collaboration Support Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9, 1-6, 2021, 978-98-837-2368-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interface: Analysis of Different Virtual Keyboards for Improving Usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.269-270, 2018, The Brain at Work and in Everyday Life, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811926-6.00069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Histoire Naturelle de l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Devenir-Cyborg du Monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté et augmentation de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édouard Kleinpeter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humain augmenté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.61-78, 2013, Les Essentiels d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme augmenté - augmented man.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'AlphaBEM de l'entreprise numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions BEM Bordeaux Ecole de Managment, pp.159-161, 2012, 9782953978711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Cacciabue, M. Hjälmdahl, A. Luedtke, C. Riccioli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation. Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-88-470-1821-1. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-88-470-1821-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mayenobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Modelling in Assisted Transportation : Models, Tools and Risk Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milan, Springer, pp.251-262, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en situation d'aide technologique pour la réduction de l'erreur humaine et la fiabilité de la communication homme-système dans le cockpit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.73-91, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de simulation en environnement extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Salotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.105-116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de la connaissance : l'exemple d'un partenariat entreprise - grande école - pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.63-72, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un rapprochement des technologies et des usages : le futur du pôle TIC de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences de la Communication du CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle recherche - Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nice : Editions Ovadia, pp.93-99, 2009, La petite collection : Paradoxe et complexité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management ET cognition : une question de conjonction et de coordination - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Claverie, J.C. Sallaberry, J.F. Trinquecoste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-19, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes en psychophysiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossi Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 1999, Les méthodes de recherche en psychologie, 2100038400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'Analyse des troubles Cognitifs chez l'Hémiplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémiplégie Vasculaire de l'Adulte en Médecine de Rééducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.86-94, 1988, Problèmes en Médecine de Rééducation, 9782225814181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Indicators of Objective and Subjective Disturbances Caused by Noise Impulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W.C. McCallum; R. Zappoli; F. Denoth; W. Cheyne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Psychophysiology: Studies in Event-Related Potentials (EEG Suppl. 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science Publishers B.V., pp.40-42, 1986, ISBN: 978-0444807410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude électrophysiologie des processus attentionnels complexes chez les contrôleurs de la circulation aérienne pendant une tâche de détection auditive et visuelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ripon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Goguelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie d u travail et société post-industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions d'Application Psychotechnique; EAP, pp.465-471, 1984, ASIN : B000X9X1MC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Potentials and Interferences in Evaluation of Psychotropic Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New-York Academy of Sciences; Wiley, pp.603-608, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Outlines with CNV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rathe Karrer; Jerome Cohen; Patricia Tueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Information: Event-related Potentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 425, New York Academy of Sciences, pp.556-564, 1984, Annals of the New York Academy of Sciences, 9780897662420. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1984.tb23577.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onde Variation Contingente négative et états dépressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Crémieux-Brilhac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences - Octobre 1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Générale à la Recherche Scientifique et Technologique, pp.542-545, 1980, Bilans et Perspectives CNRS-INSERM-DGRST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électroencéphalographie quantitative chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Médical : (numéro spécial) Exploration Fonctionnelle du Cerveau Âgé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (1-9), pp.105-124, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'augmentation et d'hybridité pour la prise de décision militaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homme réparé ou augmenté : le prix de l'anormalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognitique comme science de la communication : l'expérience de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Lu Cong Sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Knowledge Exchange in Handover for the Urban Air Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomak Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Letouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of Franco-German Experts on Global Security /Civil Security (GS/CS) Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 6th Forum on Franco-German Research Cooperation; Ministère de l’Enseignement Supérieur, de la Recherche et de l’Innovation; Bundesministerium für Bildung und Forschung. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of topics to be considered in relation to the scientific theme &amp;quot;Cyberpsychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kowalxzuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Innovation Hub - Allied Command Transformation - NATO. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;Knowing What&amp;quot; to &amp;quot;Knowing When&amp;quot;: Exploring a Concept of Situation Awareness Synchrony for Evaluating SA Dynamics in Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Prebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sottilare, R.; Schwarz, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Instructional Systems, Second International Conference, AIS 2020, Held as Part of the 22nd HCI International Conference, HCII 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. 12214, Springer, Cham, 2020, Lecture Notes in Computer Science, 978-3-030-50788-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Cognition 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Claverie; Bernard Guillon; Jean-Claude Sallaberry. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (14), 2014, Risque et Cognition 2, 2-9524088-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Sallaberry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2006, Innovation et apprentissage, 2 0524088 2 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances dans les environnements organisés en projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard CLAVERIE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2003, Gestion des connaissances dans les environnements organisés en projet., 1282-7150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er colloque &amp;quot;Sciences Cognitives&amp;quot; Façade Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Espéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jaffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Claverie, Erice Esperet, Robert Jaffard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 1992, 1er colloque "Sciences Cognitives" Façade Atlantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="724E68D5"/>
+    <w:nsid w:val="C432F6CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-1805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030328934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;bot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trinquecoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v22i2.5381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jlae.v18i6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326509v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Suhir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hourlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.895878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charbonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/JSID18.5.376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28K6LHL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.004.0005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Va&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bresson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(03)00303-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7K0CLC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Laviole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dubroca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ripon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Paty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bensch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zavialoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nizard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(80)80049-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leborgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(79)80024-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVBVQLS9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomak Leduc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Letouz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Du Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Prebot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vennin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20037-4_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2018_dc01" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouli&#232;res-Seban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21008/j.0239-9415.2016.072.01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulieres-Seban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaltenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41959-6_31" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704826v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Blouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Paris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717208v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983370v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diniz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilverdier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Leroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496125v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495938v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dehais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495892v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lafon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Remond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Trebec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fernand Loubelo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthomieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527915v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jaffard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527898v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Avellaneda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demarquez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527899v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cugy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cothereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Boulard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23965.92640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880437v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59413" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495828v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880440v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20242&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672708v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutanquoi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672705v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomlobby.com/RNMnetwork/documents/Cognitive%20Warfare%20Symposium%20-%20ENSC%20-%20March%202022%20Publication.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635933v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalczuk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sto.nato.int/Pages/collaboration-support-office.aspx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intelligence_artificielle_risque_ou_opportunite_stephane_kalla_berna_oruc-9782140292774-74527.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424559v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425008v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811926-6.00069-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984795v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983415v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Jecko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494754v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527776v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deleplanque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527689v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23584.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23577.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Brenot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527618v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494474v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494498v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983299v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lu Cong Sang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Diaz Pineda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Letouz&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880435v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hamacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880434v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalxzuk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495788v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495771v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7131-1805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030328934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pr&#233;bot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trinquecoste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1088" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v22i2.5381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jlae.v18i6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Guyader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326509v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boverie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Suhir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hourlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2014.895878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Favier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charbonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/JSID18.5.376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B28K6LHL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.004.0005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.006.0079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Va&#239;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983268v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bresson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rougier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(03)00303-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7K0CLC8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Laviole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dubroca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ripon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Paty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bensch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zavialoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nizard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deliac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Leborgne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(80)80049-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-4475(79)80024-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVBVQLS9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomak Leduc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Letouz&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Du Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Prebot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vennin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20037-4_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2018_dc01" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouli&#232;res-Seban" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bitonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21008/j.0239-9415.2016.072.01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaudron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672742v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moulieres-Seban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaltenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704617v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41959-6_31" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514834v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;noret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704582v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleurence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Blouin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Paris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717208v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983370v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983365v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Larrasquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gourdon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabassi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983344v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bellet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diniz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Alain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fleury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495956v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496050v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilverdier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Leroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496125v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495938v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vernhes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dehais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lafon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Remond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Trebec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Fernand Loubelo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthomieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527915v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527887v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jaffard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527898v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Avellaneda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Demarquez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527899v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cugy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527999v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cothereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527905v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527895v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527891v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Boulard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23965.92640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880437v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sallaberry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59413" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880439v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983460v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495828v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880440v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20242&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672708v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutanquoi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Daniel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672705v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bars" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecomlobby.com/RNMnetwork/documents/Cognitive%20Warfare%20Symposium%20-%20ENSC%20-%20March%202022%20Publication.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635933v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalczuk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sto.nato.int/Pages/collaboration-support-office.aspx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635907v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-intelligence_artificielle_risque_ou_opportunite_stephane_kalla_berna_oruc-9782140292774-74527.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424559v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425008v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811926-6.00069-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963632v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984795v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983415v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Jecko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494754v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527776v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deleplanque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527713v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527689v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23584.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1984.tb23577.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527590v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Brenot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527618v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494474v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494498v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983299v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lu Cong Sang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Diaz Pineda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gatti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Letouz&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880435v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hamacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880434v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kowalxzuk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495788v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495771v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>