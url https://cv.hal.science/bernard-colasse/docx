--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -182,1889 +182,1889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentation comptable de l'entreprise et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se libérer de la domination des chiffres, Valérie Charolles (2022), Fayard, 298 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Représentation comptable de l'entreprise et développement durable</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours des normalisateurs anglo-saxons sur la qualité de l'information comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Michaïlesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (11), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.011.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bernard Colasse</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « management » n'est pas une science anglo-saxonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/accra.011.0005⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (278), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Michel Albouy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et vision de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01791755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et vision de l’entreprise : sur les normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192 (192), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.192.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité de la recherche comptable pour la normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit social et normalisation comptable, Samuel Jubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la normalisation comptable internationale, une crise intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.155-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq questions à propos de la recherche comptable francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting Standardisation: Is Politics Back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2011.574412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq questions à propos de la recherche comptable francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de comptabilité;0484-8764</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse aux commentaires sur « Normalisation comptable internationale : le retour du politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.173.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nouvelle Autorité des Normes Comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, pp.233-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ultralibéralisme ennemi du management moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99, pp.4 - 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.163.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardizarea contabilă internaţională:reîntoarcerea politicului ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 462</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui doit définir les normes comptables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (2)</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (1), pp.155-172</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable internationale face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.387-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cinq questions à propos de la recherche comptable francophone</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la psychosociologie fait son entrée dans l’entreprise. Entretien avec Jean Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (95), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.095.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis of the 2007 Conseil National de la Comptabilité : A Case of Institutional Isomorphism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1-2), pp.25-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SYSCOA/OHADA à l'heure des IFRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 441, pp.31-34</w:t>
+              <w:t xml:space="preserve">, 2009, 425, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...820 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00444562v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec un militant de la création d’entreprise. Entretien avec Yvon Gattaz</w:t>
               </w:r>
@@ -5001,441 +5001,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution récente du droit comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'actualité comptable 2004", conférence organisée par l'Association Française de Comptabilité à l'ENS de Cachan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quid du &amp;quot;comprehensive income&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre des normes comptables et des modèles financiers, transparence et pertinence des normes IAS-IFRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des cadres conceptuels nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée de comptabilité franco-espagnole "Le nouveau cadre conceptuel comptable européen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution récente du droit comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'actualité comptable 2004", conférence organisée par l'Association Française de Comptabilité à l'ENS de Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00665150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où il est question d'un cadre conceptuel français...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cadres conceptuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Cachan, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglo-French Accounting Research seminar 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, Chantilly-Chateau de Montvillargenne à Gouvieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670290v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00823188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note pour une épistémologie de la comptabilité des entreprises</w:t>
               </w:r>
@@ -6351,151 +6351,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en comptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, pp.312, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comptabilité générale (9ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.518, 2005, Gestion, Yves Simon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153493v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00153485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité générale</w:t>
               </w:r>
@@ -7370,1778 +7370,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cadres comptables conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle et audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.103-114, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00394141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales (IFRS) : les enjeux d'un nouveau modèle comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Pras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management : enjeux de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.187-197, 2009, FNEGE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une technologie comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Colasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit (2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.5-10, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harmonisation comptable internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle et audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.877-890, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers une technologie comptable</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle et audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.1403-1414, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00394140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité comme instrument de modélisation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Management : Fondements et Renouvellements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines Editions, pp.185-194, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité comme instrument de modélisation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le management : fondements et renouvellements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp. 37-38, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Générale : retour sur une « affaire » exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état des entreprises 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La Découverte, pp. 37-48, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et euphémisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Challe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française spécialisée en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.37-40, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond John Chambers: pour une comptabilité continuellement actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.197-216, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où il est encore question d'un cadre conceptuel français: inutile hier, improbable aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Jean-Claude Scheid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECM, pp.201-206, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable entre public et privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Capron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les normes comptables internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.27-48, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité comme &amp;quot;technique qui permet de voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Hatchuel, E. Pezet, K. Starkey, O. Lenay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement, organisation et gestion: l'héritage de Michel Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'Université de Laval, pp.169-178, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une histoire de la pensée comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit (2ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.5-10, 2009</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.5-11, 2005, Grands auteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.187-197, 2009, FNEGE</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de la mondialisation comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kalika. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Liaisons, pp.139-150, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.103-114, 2009</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat autour de l'application du principe de la juste valeur en comptabilité : esquisse d'une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casta J.-F., Colasse B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juste valeur : enjeux techniques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.7-14, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.1403-1414, 2009</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Accounting and Auditing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia of the Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.5657-5661 (vol. 8), 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, pp. 37-38, 2008</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la scientificité des théories issues de la recherche en comptabilité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saboly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Turrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Dumontier, Robert Teller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la recherche en comptabilité financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.3-18, 2001, FNEGE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines Editions, pp.185-194, 2008</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éthique dans la technique comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le phénomène éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.108-113, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions La Découverte, pp. 37-48, 2008</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la comptabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Joffre, Yves Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de gestion (2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.2715-2731, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.37-40, 2007</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Joffre, Yves Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.568-583, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.197-216, 2005</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la recherche en comptabilité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignements et recherches en gestion : évolution et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, pp.297-308, 1996, Histoire, gestion, organisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ECM, pp.201-206, 2005</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité : un savoir d'action en quête de théories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Barbier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs théoriques et savoirs d'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.73-90, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.27-48, 2005</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Accounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malcom Warner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia of Business &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routlege, pp.1363-1378 (vol. 2), 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...833 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668145v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de comptabilité générale... Une nouvelle naissance de la vieille discipline ?</w:t>
               </w:r>
@@ -9708,51 +9708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.095.0004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.097.0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Standish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boussard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Strougo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674892v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lavaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fouss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394138v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Turrillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.095.0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.097.0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Standish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boussard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Strougo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674892v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lavaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fouss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Turrillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>