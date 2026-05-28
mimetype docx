--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -182,1889 +182,1889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se libérer de la domination des chiffres, Valérie Charolles (2022), Fayard, 298 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (15)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentation comptable de l'entreprise et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Dejean</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03904447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du discours des normalisateurs anglo-saxons sur la qualité de l'information comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Michaïlesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (11), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.011.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « management » n'est pas une science anglo-saxonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (278), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bernard Colasse</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et vision de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01791755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et vision de l’entreprise : sur les normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192 (192), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.192.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité de la recherche comptable pour la normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit social et normalisation comptable, Samuel Jubé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la normalisation comptable internationale, une crise intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.155-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq questions à propos de la recherche comptable francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting Standardisation: Is Politics Back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/accra.011.0005⟩</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2011.574412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Albouy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq questions à propos de la recherche comptable francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de comptabilité;0484-8764</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse aux commentaires sur « Normalisation comptable internationale : le retour du politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Charreaux</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.173.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nouvelle Autorité des Normes Comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97, pp.233-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ultralibéralisme ennemi du management moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99, pp.4 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardizarea contabilă internaţională:reîntoarcerea politicului ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.163.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui doit définir les normes comptables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 462</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la psychosociologie fait son entrée dans l’entreprise. Entretien avec Jean Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (95), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.095.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (1), pp.155-172</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genesis of the 2007 Conseil National de la Comptabilité : A Case of Institutional Isomorphism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1-2), pp.25-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cinq questions à propos de la recherche comptable francophone</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le SYSCOA/OHADA à l'heure des IFRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 441, pp.31-34</w:t>
+              <w:t xml:space="preserve">, 2009, 425, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable internationale face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.387-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...729 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00444979v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec un militant de la création d’entreprise. Entretien avec Yvon Gattaz</w:t>
               </w:r>
@@ -5277,165 +5277,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conceptual frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglo-French Accounting Research seminar 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, Chantilly-Chateau de Montvillargenne à Gouvieux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Où il est question d'un cadre conceptuel français...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cadres conceptuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823188v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note pour une épistémologie de la comptabilité des entreprises</w:t>
               </w:r>
@@ -6351,151 +6351,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comptabilité générale (9ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.518, 2005, Gestion, Yves Simon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en comptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS, pp.312, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153485v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00153493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité générale</w:t>
               </w:r>
@@ -7370,1778 +7370,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les normes comptables internationales (IFRS) : les enjeux d'un nouveau modèle comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Pras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management : enjeux de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.187-197, 2009, FNEGE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une technologie comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Colasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit (2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.5-10, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation comptable internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle et audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.877-890, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00394138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cadres comptables conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle et audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.103-114, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.187-197, 2009, FNEGE</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle et audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.1403-1414, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une technologie comptable</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00394140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité comme instrument de modélisation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le management : fondements et renouvellements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, pp. 37-38, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité comme instrument de modélisation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Schmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Management : Fondements et Renouvellements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines Editions, pp.185-194, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Générale : retour sur une « affaire » exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état des entreprises 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La Découverte, pp. 37-48, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et euphémisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Challe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française spécialisée en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.37-40, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond John Chambers: pour une comptabilité continuellement actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.197-216, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où il est encore question d'un cadre conceptuel français: inutile hier, improbable aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Jean-Claude Scheid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECM, pp.201-206, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité comme &amp;quot;technique qui permet de voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Hatchuel, E. Pezet, K. Starkey, O. Lenay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement, organisation et gestion: l'héritage de Michel Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'Université de Laval, pp.169-178, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation comptable entre public et privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Capron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les normes comptables internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.27-48, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une histoire de la pensée comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Colasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit (2ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.5-10, 2009</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.5-11, 2005, Grands auteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.877-890, 2009</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00669876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de la mondialisation comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kalika. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Liaisons, pp.139-150, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.1403-1414, 2009</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat autour de l'application du principe de la juste valeur en comptabilité : esquisse d'une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casta J.-F., Colasse B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juste valeur : enjeux techniques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.7-14, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines Editions, pp.185-194, 2008</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Accounting and Auditing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia of the Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.5657-5661 (vol. 8), 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sciences Humaines, pp. 37-38, 2008</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la scientificité des théories issues de la recherche en comptabilité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Saboly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Turrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Dumontier, Robert Teller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la recherche en comptabilité financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.3-18, 2001, FNEGE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions La Découverte, pp. 37-48, 2008</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la comptabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Joffre, Yves Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de gestion (2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.2715-2731, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.37-40, 2007</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Joffre, Yves Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.568-583, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.197-216, 2005</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éthique dans la technique comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le phénomène éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eska, pp.108-113, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ECM, pp.201-206, 2005</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité : un savoir d'action en quête de théories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Barbier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs théoriques et savoirs d'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.73-90, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.27-48, 2005</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial Accounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malcom Warner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia of Business &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routlege, pp.1363-1378 (vol. 2), 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses de l'Université de Laval, pp.169-178, 2005</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la recherche en comptabilité financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignements et recherches en gestion : évolution et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, pp.297-308, 1996, Histoire, gestion, organisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...683 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670919v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">25 ans de comptabilité générale... Une nouvelle naissance de la vieille discipline ?</w:t>
               </w:r>
@@ -9708,51 +9708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.095.0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.097.0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Standish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boussard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Strougo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674892v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lavaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fouss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Turrillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666735v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Micha&#239;lesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.011.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Albouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.192.0083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pav&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.095.0004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.097.0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Standish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boussard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Strougo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674892v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri-Chaudemanche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Chantiri Chaudemanche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666498v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pezet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lavaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fouss&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880758v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394138v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159328v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Turrillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>