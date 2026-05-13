--- v0 (2026-03-06)
+++ v1 (2026-05-13)
@@ -245,291 +245,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the in situ characterisation of soil vapor contaminants and their impact on the indoor air quality of buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPLUME v1.0: a model for personal exposure to ambient O3 and PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Valari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstandinos Markakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Powaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106900⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.1075 - 1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-1075-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556438v1</w:t>
+                <w:t xml:space="preserve">hal-02550732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLUME v1.0: a model for personal exposure to ambient O3 and PM2.5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myrto Valari</w:t>
+                <w:t xml:space="preserve">Methodology for the in situ characterisation of soil vapor contaminants and their impact on the indoor air quality of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstandinos Markakis</w:t>
+                <w:t xml:space="preserve">Thierno M.O. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Powaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Collignan</w:t>
+                <w:t xml:space="preserve">Sylvie Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perrussel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.1075 - 1094. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.106900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-1075-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550732v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incertitude, un facteur explicatif de l’évolution de crises environnementales</w:t>
               </w:r>
@@ -645,64 +645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de pollutions volatiles du sol vers l’air intérieur : diagnostic et modélisation des impacts - Guide méthodologique FLUXOBAT (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,432 +2268,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT-CO2 Project: Assessment of CO2 health risk in indoor air following a leakage: results from the first representative scale experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques liés aux émissions naturelles de CO 2 dans l'agglomération de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Lary de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Guenan</w:t>
+                <w:t xml:space="preserve">Annick Loschetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidel Grandia</w:t>
+                <w:t xml:space="preserve">Emilie Vanoudheusden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Loschetter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Powaga</w:t>
+                <w:t xml:space="preserve">Philippe Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Franco-Espagnol "Stockage géologique du CO2 et microfluidique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Envirorisk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372905v1</w:t>
+                <w:t xml:space="preserve">hal-01358694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques liés aux émissions naturelles de CO 2 dans l'agglomération de Clermont-Ferrand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative risk assessment for scenario of CO2 migration through fault within a large-scale geological storage site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Lary de Latour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envirorisk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bourges, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Greenhouse Gas Technologies (GHGT-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358694v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment for scenario of CO2 migration through fault within a large-scale geological storage site</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steve Leconte</w:t>
+                <w:t xml:space="preserve">IMPACT-CO2 Project: Assessment of CO2 health risk in indoor air following a leakage: results from the first representative scale experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Guenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Grandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loschetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Lary de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Powaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Greenhouse Gas Technologies (GHGT-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque Franco-Espagnol "Stockage géologique du CO2 et microfluidique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853060v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de COV du sol vers l’air : outils et illustration de la variabilité des impacts dans l’air intérieur. Guide FLUXOBAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,247 +2751,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of a physically-based model representing primary and secondary emissions of formaldehyde from materials containing urea-formaldehyde resin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical quantification fo Airflow from the soil to study the impact of Gaseous Soil Pollutants on Indoor Air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">CLIMA 2010 World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052822v1</w:t>
+                <w:t xml:space="preserve">hal-00537271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical quantification fo Airflow from the soil to study the impact of Gaseous Soil Pollutants on Indoor Air quality</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the development of a physically-based model representing primary and secondary emissions of formaldehyde from materials containing urea-formaldehyde resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yrieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2010 World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">IAQVEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537271v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physically- based analysis of the Interactions between humidity and VOCs in building materials</w:t>
               </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Radulescu-Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,243 +3096,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical analysis of indices of contaminant removal efficiency in ventilated rooms</w:t>
+                <w:t xml:space="preserve">Analysis of indoor air quality in a kitchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Akoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Collignan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Air Distribution in Rooms, Roomvent'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Roomvent 2004, 9th international conference on air distribution in rooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312333v1</w:t>
+                <w:t xml:space="preserve">hal-00312332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of indoor air quality in a kitchen</w:t>
+                <w:t xml:space="preserve">Critical analysis of indices of contaminant removal efficiency in ventilated rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Akoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Collignan</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2004, 9th international conference on air distribution in rooms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">9th International Conference on Air Distribution in Rooms, Roomvent'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312332v1</w:t>
+                <w:t xml:space="preserve">hal-00312333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies on air quality in a real environment</w:t>
               </w:r>
@@ -4036,90 +4036,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CO2 health risk in indoor air following a leakage reaching unsaturated zone: results from the first representative scale experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Loschetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Lary de Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Grandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Powaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSTB - Gestion de la qualité sanitaire des espaces clos : amélioration des outils de gestion de l'impact des polluants gazeux des sols en relation avec la qualité de l'air intérieur des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Powaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4600,51 +4600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstandinos Markakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1075-2020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ameon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZGN0DN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelouhab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Proust" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01372905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Grandia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Powaga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanoudheusden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radulescu-Bouilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Millet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01343570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01057501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722569v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Rios Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0910-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02550732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstandinos Markakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1075-2020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Traverse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.106900" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ameon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.05.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZGN0DN5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelouhab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collignan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Abadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Quere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQZTFC03-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Romani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Nicolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017207006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01325614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Proust" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bentivegna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01358694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanoudheusden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01372905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Guenan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Grandia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Powaga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radulescu-Bouilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Popescu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Millet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04068637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01343570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01057501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bex" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>