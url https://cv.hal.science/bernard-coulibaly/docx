--- v0 (2026-04-08)
+++ v1 (2026-05-04)
@@ -176,51 +176,51 @@
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -619,51 +619,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -865,765 +865,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of “Proximal Distance” in the “My Classroom at Home” scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Plateau</w:t>
+                <w:t xml:space="preserve">Expériences d’éducation à distance dans l’enseignement secondaire au Cameroun à l’ère de la COVID-19 : regards et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neith Blondo Tsague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayole Dounla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.6203⟩</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.3565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840352v1</w:t>
+                <w:t xml:space="preserve">hal-05610296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du dispositif numérique D’Col d’accompagnement scolaire, pour des élèves de 6ème : Entre prescription et réalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pédagogie universitaire numérique : quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre? – Introduction au numéro thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dse.5074⟩</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376833v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternances et reliances dans un dispositif FOAD : cas d'une formation d'auxiliaire de puériculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The notion of “Proximal Distance” in the “My Classroom at Home” scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jugé-Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426045v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des TIC et innovation pédagogique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk</w:t>
+                <w:t xml:space="preserve">Analyse du dispositif numérique D’Col d’accompagnement scolaire, pour des élèves de 6ème : Entre prescription et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.063.0139⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Freire Hoje, Freire Hoy, 44, pp.155-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189429v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Centre et pédagogie universitaire : quel soutien aux pratiques d'enseignement-apprentissage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hermann-Schlichter</w:t>
+                <w:t xml:space="preserve">Alternances et reliances dans un dispositif FOAD : cas d'une formation d'auxiliaire de puériculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, e-307-02, pp.49-61</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987773v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation d'une innovation par ses usagers : autour du futur Learning centre de l'Université de Haute Alsace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration des TIC et innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha-Nacim Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (63), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561373v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrialisation de la formation à distance à l’université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Trestini</w:t>
+                <w:t xml:space="preserve">Learning Centre et pédagogie universitaire : quel soutien aux pratiques d'enseignement-apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hermann-Schlichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, e-307-02, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135413v1</w:t>
+                <w:t xml:space="preserve">hal-04987773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'une innovation par ses usagers : autour du futur Learning centre de l'Université de Haute Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une industrialisation de la formation à distance à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Trestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les incitateurs et les épreuves, traces de vie sur les forums en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Papi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DistanceS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (1), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1633,145 +1815,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POUR UNE APPROCHE SOCIOCULTURELLE ET SOCIOCRITIQUE DE L’APPROPRIATION DES DISPOSITIFS D’APPRENTISSAGE SOUTENUS PAR LES TIC DANS L’ENSEIGNEMENT SUPERIEUR EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Strasbourg, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03548648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la Conférence EIAH 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Trestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Guin; Bruno De Lièvre; Marc Trestini; Bernard Coulibaly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. 2017, 978-2-9552774-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois modalités d’accompagnement prévues, une seule effective : celle en présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1800,73 +2126,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude critique de l’expérimentation d’un dispositif numérique d’accompagnement des élèves en difficultés d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1895,73 +2221,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur une approche sociocritique du numérique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Gabin Ntebutse; Simon Collin, May 2017, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’un dispositif numérique d’accompagnement scolaire : entre prescription et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1990,155 +2316,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Colloque international en éducation : Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation professionnalisante des Coordinateurs administratifs des Formations Ouvertes à distance : retour d’expérience du dispositif de préparation à la certification de l’AUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiha Khelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque «Mutations de l’accompagnement dans les formations en ligne » (2014-10-08, 2014-10-10 : Rouen, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d’un dispositif d’EAD dans un contexte de rationalisation des moyens techniques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2193,73 +2519,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE 2012 : Intégration technologique et nouvelles perspectives d’usage (2012-12-11, 2012-12-13: Lyon, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une logique expérimentale à une politique d’industrialisation de l’EAD à l’Université de Strasbourg (UDS) : l’importance du rôle des enseignants dans le processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2275,211 +2601,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur les TIC en éducation : "Bilan, enjeux actuels et perspectives futures" (2012-05-03, 2012-05-04: Montréal, Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de compétences nouvelles : coordination de FOAD dans les universités africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-learning Africa, 6th International Conference on ICT for Development, Education and training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dar es Salaam, Tanzanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de détermination de styles d'apprentissage en apprentissage collaboratif à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.330-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00138474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif dans les formations à distance ACOLAD : quels impacts sociaux et cognitifs sur les communautés virtuelles éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2495,328 +2821,184 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés virtuelles éducatives : pour quelle éducation ? Pour quelles cultures ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Guéret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263530v1</w:t>
-              </w:r>
-[...142 lines deleted...]
-                <w:t xml:space="preserve">hal-01634231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation sociale des MOOC en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rossini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 9781784051693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2826,289 +3008,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation de l’éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapie et éducation: de quoi et de qui parle-t-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy : Éditions universitaires de Lorraine, pp.83-108, 2015, 978-2-8143-0253-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage des TIC par les personnes âgées. Essai d’analyses des facteurs d’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et vieillissement: apprendre et se former après 50 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-208, 2013, 978-2-8143-0145-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of instrumental conflict: an application of the theory of activity to computer-supported teaching-learning situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education in a technological world: communicating current and emerging research and technological efforts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formatex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.478-490, 2011, 978-84-939843-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3255,51 +3437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rossini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Christoffel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-024-13011-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05387619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neith Blondo Tsague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayole Dounla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jug&#233;-Pini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.5074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha-Nacim Kadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid-Zarrouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hermann-Schlichter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03548648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Khelifa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100204020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.formatex.org/ict/chapters.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thobois Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rossini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Christoffel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-024-13011-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05387619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neith Blondo Tsague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayole Dounla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jug&#233;-Pini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.5074" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha-Nacim Kadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid-Zarrouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hermann-Schlichter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03548648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Khelifa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100204020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.formatex.org/ict/chapters.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>