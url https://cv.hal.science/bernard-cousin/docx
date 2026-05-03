--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1229,720 +1229,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of TcpHas: TCP for HTTP Adaptive Streaming</w:t>
+                <w:t xml:space="preserve">Energy-Aware Routing in Carrier-Grade Ethernet using SDN Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiheb Ben Ameur</w:t>
+                <w:t xml:space="preserve">Rihab Abid Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mory</w:t>
+                <w:t xml:space="preserve">Raouia Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 24 (5), pp.491-508. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00530-018-0587-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2018.2832658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756934v1</w:t>
+                <w:t xml:space="preserve">hal-01858703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Load Balancing Model in Distributed Open Flow Controller System</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of TcpHas: TCP for HTTP Adaptive Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traoré Issa</w:t>
+                <w:t xml:space="preserve">Chiheb Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zamblé Raoul</w:t>
+                <w:t xml:space="preserve">Emmanuel Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Konaté</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/eng.2018.1012060⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 24 (5), pp.491-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00530-018-0587-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008134v1</w:t>
+                <w:t xml:space="preserve">hal-01756934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Traffic Shaping Methods with Congestion Control Variants for HTTP Adaptive Streaming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mory</w:t>
+                <w:t xml:space="preserve">Analytical Load Balancing Model in Distributed Open Flow Controller System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zamblé Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Christian Adépo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00530-016-0522-9⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.863-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2018.1012060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249646v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Saving in Carrier-Grade Networks: A Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Chaari</w:t>
+                <w:t xml:space="preserve">Combining Traffic Shaping Methods with Congestion Control Variants for HTTP Adaptive Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00530-016-0522-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csi.2017.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01539826v1</w:t>
+                <w:t xml:space="preserve">hal-01249646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Power Control in Translucent Flexible Optical Networks With GMPLS Control Plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Saving in Carrier-Grade Networks: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Meuric</w:t>
+                <w:t xml:space="preserve">Rihab Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOCN.10.000760⟩</w:t>
+              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.8-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csi.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858708v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Routing in Carrier-Grade Ethernet using SDN Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Power Control in Translucent Flexible Optical Networks With GMPLS Control Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Abid Maaloul</w:t>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouia Taktak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Chaari</w:t>
+                <w:t xml:space="preserve">Julien Meuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.760-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2018.2832658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.10.000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858703v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of ICIC Techniques in LTE Networks under Various Mobile Environment Parameters</w:t>
               </w:r>
@@ -2307,2338 +2307,2338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized versus Decentralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-Aware and Stable Cluster-Based Multipath Routing Protocol for Wireless Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Snoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539926v1</w:t>
+                <w:t xml:space="preserve">hal-01427003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware and Stable Cluster-Based Multipath Routing Protocol for Wireless Ad Hoc Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centralized versus Decentralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.112 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427003v1</w:t>
+                <w:t xml:space="preserve">hal-01539926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Power Control in GMPLS Control Plane</w:t>
+                <w:t xml:space="preserve">Performance evaluation of legacy QCN for multicast and multiple unicast traffic transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Kanj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Meuric</w:t>
+                <w:t xml:space="preserve">Hela Mliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (8), pp.553 - 568. </w:t>
+              <w:t xml:space="preserve">International Journal of Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOCN.8.000553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nem.1927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427052v1</w:t>
+                <w:t xml:space="preserve">hal-01305644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Design and Legacy Amplifier Limitation in Flex-grid Optical Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Frame Aggregation Scheduler for Multimedia applications in IEEE 802.11n Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Amar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2527023⟩</w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268524v1</w:t>
+                <w:t xml:space="preserve">hal-01427247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ethernet congestion management scheme for multicast traffic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link Design and Legacy Amplifier Limitation in Flex-grid Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Mliki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Chaari</w:t>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ett.3097⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2527023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427027v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of legacy QCN for multicast and multiple unicast traffic transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
+                <w:t xml:space="preserve">Optical Power Control in GMPLS Control Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Meuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Network Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.553 - 568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.8.000553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nem.1927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305644v1</w:t>
+                <w:t xml:space="preserve">hal-01427052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Frame Aggregation Scheduler for Multimedia applications in IEEE 802.11n Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Enhanced ethernet congestion management scheme for multicast traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Mliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">, 2016, 27, pp.1563 - 1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ett.2942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ett.3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427247v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t>
+                <w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Yang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Melhem El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216710v1</w:t>
+                <w:t xml:space="preserve">hal-01141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melhem El Helou</w:t>
+                <w:t xml:space="preserve">Optimization Models for the Joint Power-Delay Minimization Problem in Green Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, Part 1, pp.148 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2015.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182891v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic frame aggregation scheduler for multimedia applications in IEEE 802.11n networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ett.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Models for the Joint Power-Delay Minimization Problem in Green Wireless Access Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Moety</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, Part 1, pp.148 - 167. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (18), pp.3945-3955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2015.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241530v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melhem El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Mezher</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (2), pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141520v1</w:t>
+                <w:t xml:space="preserve">hal-01182891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t>
+                <w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.65 - 89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134296v1</w:t>
+                <w:t xml:space="preserve">hal-01144728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Conservation for Ad Hoc On-Demand Distance Vector Multipath Routing Protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachida Mekki</w:t>
+                <w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5815/ijcnis.2014.06.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of Network and Systems Management, 22, (4), pp.682-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10922-013-9273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144747v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Reconfiguration without Lightpath Interruption in Wavelength Division Multiplexing Optical Networks with Limited Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Conservation for Ad Hoc On-Demand Distance Vector Multipath Routing Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Mekkakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhadri Messabih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Oumtanaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5815/ijcnis.2014.06.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144766v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree Reconfiguration without Lightpath Interruption in Wavelength Division Multiplexing Optical Networks with Limited Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Christian Adépo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Babri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Oumtanaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.7 - 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186081v1</w:t>
+                <w:t xml:space="preserve">hal-01144766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+                <w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2014.062229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1869-0238-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144799v1</w:t>
+                <w:t xml:space="preserve">hal-01186081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multipath energy-conserving routing protocol for wireless ad hoc networks lifetime improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Smail</w:t>
+                <w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bachir Djarallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (139), pp.1 - 22. </w:t>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on "Multi-Constraint Algorithms for Heterogeneous Networks", 12 (4), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2014.062229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144710v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Belghith</w:t>
+                <w:t xml:space="preserve">A multipath energy-conserving routing protocol for wireless ad hoc networks lifetime improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Mekkakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (139), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2014-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144728v1</w:t>
+                <w:t xml:space="preserve">hal-01144710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration Schemes Evaluation in Multi-domain Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export Methods in Fault Detection and Localization Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,77 +4823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree reconfiguration without lightpath interruption in WDM optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Christian Adépo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Oumtanaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Babri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. J. Internet Protocol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp. 85 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4921,144 +4921,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Chunming Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00652433v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Aware Protection in DWDM Optical Networks</w:t>
               </w:r>
@@ -5142,685 +5142,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chunming Qiao</w:t>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277126v1</w:t>
+                <w:t xml:space="preserve">lirmm-00652433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunming Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+              <w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738071v1</w:t>
+                <w:t xml:space="preserve">hal-01277126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonic Network Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538617v1</w:t>
+                <w:t xml:space="preserve">hal-00540937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t>
+                <w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasir Ghani</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.978 - 980</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1005-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538618v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Ghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.978 - 980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00540953v1</w:t>
+                <w:t xml:space="preserve">hal-00538618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Network Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (1-2), pp.91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540937v2</w:t>
+                <w:t xml:space="preserve">hal-00540953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t>
               </w:r>
@@ -5845,51 +5845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.459-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5908,291 +5908,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLR-based heuristic for backup path computation in MPLS networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+                <w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2009.01.009⟩</w:t>
+              <w:t xml:space="preserve">Photonic Network Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183878v1</w:t>
+                <w:t xml:space="preserve">hal-00540918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">PLR-based heuristic for backup path computation in MPLS networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Network Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (9), pp.1467 - 1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540918v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Shared Risk Link Groups to enhance backup path computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (9), pp.1341-1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic Network Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6368,51 +6368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust k-coverage algorithms for sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Gönczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7049,213 +7049,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la resynchronisation d'un protocole de communication</w:t>
+                <w:t xml:space="preserve">Study of the resynchronization of a communication protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 6 (3), pp.243-253</w:t>
+              <w:t xml:space="preserve">Technology and science of informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6 (6), pp.461-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183971v1</w:t>
+                <w:t xml:space="preserve">hal-00180758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the resynchronization of a communication protocol</w:t>
+                <w:t xml:space="preserve">Etude de la resynchronisation d'un protocole de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and science of informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 6 (6), pp.461-471</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6 (3), pp.243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180758v1</w:t>
+                <w:t xml:space="preserve">hal-01183971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (159)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (166)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7801,77 +7801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Node-Disjoint Paths Routing for Energy-Efficiency and Network Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Abid Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8035,64 +8035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-Aware Regeneration Algorithm in Flex-grid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8130,90 +8130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TcpHas: TCP for HTTP Adaptive Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications (ICC), 2017 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8247,51 +8247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Power Saving Mechanism for WiMAX Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Walha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8364,77 +8364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equal Cost Multiple Path Energy-Aware Routing in Carrier-Ethernet Networks with Bundled Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8678,160 +8678,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR: Energy aware and Stable Routing protocol for WBAN networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Legacy Non-SDN Optical ROADMs in a Software Defined Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adda Kerrar</w:t>
+                <w:t xml:space="preserve">Imad Alawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Zetili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Olivier Thorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Legouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577100⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Software Defined Systems (SDS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321647v1</w:t>
+                <w:t xml:space="preserve">hal-01305734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8880,3024 +8880,3024 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Networking 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vienne, Austria. pp.9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2016.7497211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Power Control to Efficiently Handle Flex-Grid Spectrum Gain over Existing Fixed-Grid Network Infrastructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Auge</w:t>
+                <w:t xml:space="preserve">ESR: Energy aware and Stable Routing protocol for WBAN networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Kerrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Zetili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440674⟩</w:t>
+              <w:t xml:space="preserve">12th International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216701v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Call Admission Control with Preemption in LTE Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad S. Obaidat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'16), Mobile and Wireless Networking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7511019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Saving: Which Resource Sharing Strategy to Protect Primary Shortest Paths?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Yazid Saidi</w:t>
+                <w:t xml:space="preserve">Optical Power Control to Efficiently Handle Flex-Grid Spectrum Gain over Existing Fixed-Grid Network Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Matthieu Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Kauai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305742v2</w:t>
+                <w:t xml:space="preserve">hal-01216701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Legacy Non-SDN Optical ROADMs in a Software Defined Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imad Alawe</w:t>
+                <w:t xml:space="preserve">Resource Saving: Which Resource Sharing Strategy to Protect Primary Shortest Paths?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Legouable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Software Defined Systems (SDS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305734v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Selection and Joint Pricing in Multi-Operator Wireless Networks: A Stackelberg Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Farhat</w:t>
+                <w:t xml:space="preserve">Energy-Aware Forwarding Strategy for Metro Ethernet Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Abid Maaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Lamia Chaari Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.38 - 43, </w:t>
+              <w:t xml:space="preserve">2th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.222 - 229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145999v1</w:t>
+                <w:t xml:space="preserve">hal-01203334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between access selection algorithms in multi-operator wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+                <w:t xml:space="preserve">Non Cooperative Inter-Cell Interference Coordination Technique for Increasing Throughput Fairness in LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Research in Computer Science &amp; Engineering (ARCSE-ICAR'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon. pp.1 - 8, </w:t>
+              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference: VTC 2015 Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARCSE.2015.7338132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266423v1</w:t>
+                <w:t xml:space="preserve">hal-01109992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Cooperative Inter-Cell Interference Coordination Technique for Increasing Throughput Fairness in LTE Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+                <w:t xml:space="preserve">Access Selection and Joint Pricing in Multi-Operator Wireless Networks: A Stackelberg Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference: VTC 2015 Spring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145955⟩</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.38 - 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109992v1</w:t>
+                <w:t xml:space="preserve">hal-01145999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t>
+                <w:t xml:space="preserve">Comparison between access selection algorithms in multi-operator wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Applied Research in Computer Science &amp; Engineering (ARCSE-ICAR'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARCSE.2015.7338132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266433v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dany Mezher</w:t>
+                <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. pp.172 - 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168667v1</w:t>
+                <w:t xml:space="preserve">hal-01204720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hadath, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204720v1</w:t>
+                <w:t xml:space="preserve">hal-01266433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic Algorithm for Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Moety</w:t>
+                <w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC), Workshop on Computing, Networking and Communications (CNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2015.7069355⟩</w:t>
+              <w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1380 - 1385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130455v1</w:t>
+                <w:t xml:space="preserve">hal-01168667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Comparative Analysis of Inter-Cell Interference Coordination Techniques in LTE Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Yassin</w:t>
+                <w:t xml:space="preserve">A Heuristic Algorithm for Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 7th Int. Conf. New Technologies, Mobility, and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC), Workshop on Computing, Networking and Communications (CNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Anaheim, United States. pp.280 - 286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2015.7069355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154824v1</w:t>
+                <w:t xml:space="preserve">hal-01130455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Gateway-Based Shaping Methods for HTTP Adaptive Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Communication Workshop (ICCW 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.1777 - 1782, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing Strategies in Multi-Operator Heterogeneous Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">Classification and Comparative Analysis of Inter-Cell Interference Coordination Techniques in LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. Aboulhassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP 7th Int. Conf. New Technologies, Mobility, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01155538v1</w:t>
+                <w:t xml:space="preserve">hal-01154824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Forwarding Strategy for Metro Ethernet Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Chaari Fourati</w:t>
+                <w:t xml:space="preserve">Pricing Strategies in Multi-Operator Heterogeneous Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.222 - 229, </w:t>
+              <w:t xml:space="preserve">7th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203334v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+                <w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICeND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057102v1</w:t>
+                <w:t xml:space="preserve">hal-01130449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping HTTP Adaptive Streams using Receive Window Tuning Method in Home Gateway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Mory</w:t>
+                <w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Performance Computing and Communications Conference (IPCCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. </w:t>
+              <w:t xml:space="preserve">ICeND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCCC.2014.7017042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183328v1</w:t>
+                <w:t xml:space="preserve">hal-01057102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Energy Saving in Carrier-Ethernet Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Chaari Fourati</w:t>
+                <w:t xml:space="preserve">Realistic per-category pricing schemes for LTE users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selem Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Interantional Conference on Artificial Intelligence, Modelling and Simulations (AIMS 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIMS.2014.30⟩</w:t>
+              <w:t xml:space="preserve">IEEE 12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networls (WIOPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Mammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183313v1</w:t>
+                <w:t xml:space="preserve">hal-01183302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic per-category pricing schemes for LTE users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selem Trabelsi</w:t>
+                <w:t xml:space="preserve">Shaping HTTP Adaptive Streams using Receive Window Tuning Method in Home Gateway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networls (WIOPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Mammamet, Tunisia. </w:t>
+              <w:t xml:space="preserve">33rd IEEE International Performance Computing and Communications Conference (IPCCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PCCC.2014.7017042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183302v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware and Stable Multipath Routing Protocol in Clustered Wireless Ad hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Smail</w:t>
+                <w:t xml:space="preserve">Study of Energy Saving in Carrier-Ethernet Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Maaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Chaari Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Doha, Qatar. </w:t>
+              <w:t xml:space="preserve">Second Interantional Conference on Artificial Intelligence, Modelling and Simulations (AIMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIMS.2014.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183306v1</w:t>
+                <w:t xml:space="preserve">hal-01183313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Overlay Power Management in the Home Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Yan</w:t>
+                <w:t xml:space="preserve">Energy Aware and Stable Multipath Routing Protocol in Clustered Wireless Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Smail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vuichard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Mekkakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greencom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iThings.2014.94⟩</w:t>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012028v1</w:t>
+                <w:t xml:space="preserve">hal-01183306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Farhat</w:t>
+                <w:t xml:space="preserve">Refined Overlay Power Management in the Home Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vuichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">Greencom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Taipei, Taiwan. pp.GREENCOM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iThings.2014.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057097v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOPE: HOme Power Efficiency System for a Green Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samhat Abed Ellatif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012034v1</w:t>
+                <w:t xml:space="preserve">hal-01057097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Overlay Power Management based on the Delay-Power Tradeoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">HOPE: HOme Power Efficiency System for a Green Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vuichard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FGCT 2014 : Third International Conference on Future Generation Communication Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE INFOCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, April 14-19, 2013., Apr 2014, Turin, Italy. pp.41-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074568v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Collaborative Overlay Power Management based on the Delay-Power Tradeoffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinda Khawam</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vuichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t>
+              <w:t xml:space="preserve">FGCT 2014 : Third International Conference on Future Generation Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, London, France. pp.39 - 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FGCT.2014.6933228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130449v1</w:t>
+                <w:t xml:space="preserve">hal-01074568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Power-Delay Minimization in Green Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,103 +11970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOPE: Home Power Efficiency System for a Green Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Infocom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Turino, Italy. </w:t>
@@ -12104,51 +12104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-Delay Tradeoffs in Green Wireless Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Moety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12234,64 +12234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical multi-band OFDM switching technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Blouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12332,265 +12332,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Frikha</w:t>
+                <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Communication and Networks (ICCCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677166v1</w:t>
+                <w:t xml:space="preserve">hal-01183348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Salhi</w:t>
+                <w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Communication and Networks (ICCCN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bali, Indonesia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183348v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Fault Detection and Localization Mechanisms (FDLM) in Multi-domain Networks Adapted to Export Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12771,51 +12771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth reservation in mobile adhoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulikha Mekkakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive and reactive collaboration schemes for multi-domain networks monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Ben Had Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12992,90 +12992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13103,10694 +13103,11294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00738078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t>
+                <w:t xml:space="preserve">Placement of Light Splitters in Optical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, paris, France</w:t>
+              <w:t xml:space="preserve">Deuxième colloque sur les réseaux large bande et Internet rapide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183805v1</w:t>
+                <w:t xml:space="preserve">hal-05586103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in ad hoc wireless networks with node-disjoint path routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mekkakia Zoulikha</w:t>
+                <w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931431⟩</w:t>
+              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.175-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183797v1</w:t>
+                <w:t xml:space="preserve">hal-00677163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-band OFDM for optical networking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy efficiency in ad hoc wireless networks with node-disjoint path routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekkakia Zoulikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCon 2011, Conference on telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUROCON.2011.5929191⟩</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.127 - 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183803v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t>
+                <w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, New Delhi, India</w:t>
+              <w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183811v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Aware Protection in DWDM Optical Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-band OFDM for optical networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Blouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Optical Communications Conference (WOCC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Newark, New-Jersey, United States. pp.1 - 4, </w:t>
+              <w:t xml:space="preserve">EuroCon 2011, Conference on telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOCC.2011.5872276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUROCON.2011.5929191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183809v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Belghith</w:t>
+                <w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, New Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183815v1</w:t>
+                <w:t xml:space="preserve">hal-01183811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Application-Aware Protection in DWDM Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Ghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless and Optical Communications Conference (WOCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Newark, New-Jersey, United States. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOCC.2011.5872276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648155v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-based overlay enhancing live video quality in pull-based P2P systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Babonneau</w:t>
+                <w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Adj Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Communication Software and Networks (ICCSN 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013604⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2011.5723105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183781v1</w:t>
+                <w:t xml:space="preserve">hal-01183815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648165v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Mesh-based overlay enhancing live video quality in pull-based P2P systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, St. Petersburg, Russia. pp.450-462, </w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Communication Software and Networks (ICCSN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Xi'an, China. pp.326 - 332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22875-9_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642319v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+                <w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183777v1</w:t>
+                <w:t xml:space="preserve">hal-00648165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN.2011.6115180⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, St. Petersburg, Russia. pp.450-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22875-9_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677163v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Multicast Routing under Optical Network Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chunming Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">2e Colloque sur les réseaux large bande et Internet rapide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540601v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Placement of Light Splitters for Heterogeneous Multicast Traffic in Optical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+                <w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bachir Djarallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Capacity Optical Networks and Enabling Technologies (HONET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HONET.2010.5715774⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.169 - 176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184103v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la retransmission des paquets perdus en streaming P2P</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Babonneau</w:t>
+                <w:t xml:space="preserve">Optical Multicast Routing Under Light Splitter Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Information Technology : New Generations (ITNG 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Las Vegas, United States. pp.846 - 851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITNG.2010.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00470547v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Efficient Placement of Light Splitters for Heterogeneous Multicast Traffic in Optical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Jawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t>
+              <w:t xml:space="preserve">High Capacity Optical Networks and Enabling Technologies (HONET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Caire, Egypt. pp.204 - 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HONET.2010.5715774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541047v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the Labelled OBS Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Legrand</w:t>
+                <w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brochier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunming Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Wireless and Optical Communications Networks (WOCN 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540603v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">Optimisation de la retransmission des paquets perdus en streaming P2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasir Ghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications Conference (ICC).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">JDIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538612v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00470547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Packet Recovery for PULL-Based P2P Live Streaming Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Babonneau</w:t>
+                <w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Advances in P2P Systems (AP2PS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.611 - 616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184108v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of the Labelled OBS Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chunming Qiao</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Wireless and Optical Communications Networks (WOCN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Colombo, Sri Lanka. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WOCN.2010.5587310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541058v2</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Ghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Communications Conference (ICC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540607v1</w:t>
+                <w:t xml:space="preserve">hal-00538612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samer Lahoud</w:t>
+                <w:t xml:space="preserve">Fast Packet Recovery for PULL-Based P2P Live Streaming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Second International Conference on Advances in P2P Systems (AP2PS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florance, Italy. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534365v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fen Zhou</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunming Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t>
+              <w:t xml:space="preserve">IFIP Networking conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738402v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541058v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Multicast Routing Under Light Splitter Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shadi Jawhar</w:t>
+                <w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Technology : New Generations (ITNG 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITNG.2010.168⟩</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Cancun, Mexico. pp.192-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNS.2010.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540605v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Monitor Location and Network Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t>
+              <w:t xml:space="preserve">IEEE LCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541066v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IFIP International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orchard, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538614v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00738402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth IFIP International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541041v1</w:t>
+                <w:t xml:space="preserve">hal-00538614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backup Path Classification Based on Failure Risks for Efficient Backup Path Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Networking (Networking 2009). In Lecture Notes in Computer Science n° 5550</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_40⟩</w:t>
+              <w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.209 - 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2009.5355172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184115v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">Backup Path Classification Based on Failure Risks for Efficient Backup Path Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Networking (Networking 2009). In Lecture Notes in Computer Science n° 5550</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.509 - 520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538611v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed PLR-Based Backup Path Computation in MPLS Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+                <w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184150v1</w:t>
+                <w:t xml:space="preserve">hal-00541066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la résolution spectro-temporelle de contention de burst et réalisation d'un noeud OBS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hisao Nakajima</w:t>
+                <w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Gavignet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
+                <w:t xml:space="preserve">Patrice Parraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00530243v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Labelled OBS test bed for contention resolution study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Broadband Communications, Networks and Systems (Broadnets 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.82 - 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BROADNETS.2008.4769048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541035v1</w:t>
+                <w:t xml:space="preserve">hal-01184144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+                <w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00541032v1</w:t>
+                <w:t xml:space="preserve">hal-00538611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">Distributed PLR-Based Backup Path Computation in MPLS Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t>
+              <w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Singapour, Singapore. pp.642-653, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184118v1</w:t>
+                <w:t xml:space="preserve">hal-01184150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Distribution of Resource Allocation for Backup LSP Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+                <w:t xml:space="preserve">Etude numérique de la résolution spectro-temporelle de contention de burst et réalisation d'un noeud OBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh European Dependable Computing Conference (EDCC-7)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184179v1</w:t>
+                <w:t xml:space="preserve">inria-00530243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARAISON DE L'OBS CONVENTIONNEL ET DE L'OBS A LABEL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+                <w:t xml:space="preserve">Une heuristique pour calculer l’ensemble des p-cycles protégeant les communications dans les réseaux optiques WDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+              <w:t xml:space="preserve">JDIR 2008 - 9e Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lille, France. pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00530239v1</w:t>
+                <w:t xml:space="preserve">hal-05586005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t>
+              <w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541027v1</w:t>
+                <w:t xml:space="preserve">hal-00541035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pocquet</w:t>
+                <w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Parraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t>
+              <w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.709 - 714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184146v1</w:t>
+                <w:t xml:space="preserve">hal-00541032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelled OBS test bed for contention resolution study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+                <w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Broadband Communications, Networks and Systems (Broadnets 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BROADNETS.2008.4769048⟩</w:t>
+              <w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184144v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Pre-emption Policy For MPLS-TE Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Targeted Distribution of Resource Allocation for Backup LSP Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Networks (ICON2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICON.2007.4444119⟩</w:t>
+              <w:t xml:space="preserve">Seventh European Dependable Computing Conference (EDCC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Kaunas, Lithuania. pp.69-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDCC-7.2008.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184190v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSP Setup Arrival Reordering Approach for MPLS-TE Routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
+                <w:t xml:space="preserve">COMPARAISON DE L'OBS CONVENTIONNEL ET DE L'OBS A LABEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184185v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00530239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
+                <w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t>
+              <w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180768v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Bandwidth Sharing Heuristic for Backup LSP Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+                <w:t xml:space="preserve">Improved MPLS-TE LSP Path Computation using Preemption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.471⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium (GIIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Marrakech, Morocco. pp.218 - 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2007.4404195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184191v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
+                <w:t xml:space="preserve">A New Pre-emption Policy For MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Networks (ICON2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Adelaide, Australia. pp.394-399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2007.4444119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184181v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Drid</w:t>
+                <w:t xml:space="preserve">LSP Setup Arrival Reordering Approach for MPLS-TE Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.432-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180759v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MPLS-TE LSP Path Computation using Preemption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">A Distributed Bandwidth Sharing Heuristic for Backup LSP Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium (GIIS 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2007.4404195⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.2477 - 2482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184229v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPLS-TE Routing: Adopting a Generic Architecture and Evaluating Various Implementation Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
+                <w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gyula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Telecommunication Networks and Applications Conference (ATNAC 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Varsovie, Poland. pp.ISSN: 1091-5281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180771v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection remontante des communications multicast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+                <w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Idoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.327 - 332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530271v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic architecture for MPLS-TE routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
+                <w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Drid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Communications, Internet, and Information Technology (CIIT 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, St. Thomas, Virgin Islands, United States. pp.231-237</w:t>
+              <w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184233v1</w:t>
+                <w:t xml:space="preserve">hal-00180759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
+                <w:t xml:space="preserve">MPLS-TE Routing: Adopting a Generic Architecture and Evaluating Various Implementation Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Telecommunication Networks and Applications Conference (ATNAC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Melbourne, Australia. pp.100-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184239v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Routing Architecture for MPLS-TE Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
+                <w:t xml:space="preserve">Protection remontante des communications multicast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Ilkley, United Kingdom. pp.P28</w:t>
+              <w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184237v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guette</w:t>
+                <w:t xml:space="preserve">Generic architecture for MPLS-TE routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fort David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Communications, Internet, and Information Technology (CIIT 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, St. Thomas, Virgin Islands, United States. pp.231-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501893v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast tree in MPLS network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Boudani</w:t>
+                <w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Yazid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM '05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2005.1577790⟩</w:t>
+              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Valencia, Spain. pp.371-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2006.1678265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184244v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Scheme for Interconnecting LANs with Label Switching Bridges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
+                <w:t xml:space="preserve">A Routing Architecture for MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual IEEE Conference on Local Computer Networks (LCN).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Ilkley, United Kingdom. pp.P28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00084502v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guette</w:t>
+                <w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Fort</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t>
+              <w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Budapest, Hungary. pp.363-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184262v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guette</w:t>
+                <w:t xml:space="preserve">Efficient Media Asset Transfer in a Unified Framework Managing Broadcasting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First IEEE International Conference on Distributed Frameworks for Multimedia Applications (DFMA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.121 - 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFMA.2005.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530280v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Media Asset Transfer in a Unified Framework Managing Broadcasting Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Body</w:t>
+                <w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Distributed Frameworks for Multimedia Applications (DFMA'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Batz-sur-mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184267v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Multicast tree in MPLS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM '05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Saint-Louis, United States. pp.1017-1022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2005.1577790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184257v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaidaNet : Un réseau ponté à commutation de labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
+                <w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fort David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées doctorales en Informatique et Réseau (JDIR'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Jeju, South Korea. pp.679 - 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30582-8_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00530331v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ASSET Architecture - Integrating Media Applications and Products through a Unified API</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Body</w:t>
+                <w:t xml:space="preserve">A New Scheme for Interconnecting LANs with Label Switching Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Broadcasting Conference (IBC 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual IEEE Conference on Local Computer Networks (LCN).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2005, Sydney, Australia., France. pp.303-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN.2005.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503088v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00084502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaidaNet : un réseau de communication à commutation de labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
+                <w:t xml:space="preserve">Arbres multicast dans un réseau MPLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manifestation des jeunes chercheurs en STIC (Majecstic'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Calais, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bortdeaux, France. pp.169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00530338v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GXcast: generalized explicit multicast routing protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth IEEE International Symposium on Computers and Communications (ISCC'04)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2004.1358673⟩</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Réunion, France. pp.844-851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503027v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche des VLAN basée sur Ethernet et la commutation de labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">LaidaNet : Un réseau ponté à commutation de labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès DNAC : De Nouvelles Architectures pour les Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème journées doctorales en Informatique et Réseau (JDIR'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00530320v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00530331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ASSET Architecture: Integrating Media Applications and Broadcasting Products in a Unified Model and Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ASSET Architecture - Integrating Media Applications and Products through a Unified API</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ruela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vitor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Telecommunications (CONFTELE'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve"> International Broadcasting Conference (IBC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505420v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Courtay</w:t>
+                <w:t xml:space="preserve">LaidaNet : un réseau de communication à commutation de labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Manifestation des jeunes chercheurs en STIC (Majecstic'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802096v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00530338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Courtay</w:t>
+                <w:t xml:space="preserve">GXcast: generalized explicit multicast routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux (JRES 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth IEEE International Symposium on Computers and Communications (ISCC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Alexandrie, Egypt. pp.1012 - 1017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2004.1358673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459436v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UNIFIED SOLUTION FOR THE INTEGRATION OF MEDIA APPLICATIONS AND PRODUCTS IN BROADCASTER ENVIRONMENTS - THE ASSET ARCHITECTURE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle approche des VLAN basée sur Ethernet et la commutation de labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry K. Feuzeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Association of Broadcasters annual conference (NAB 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Las Vegas (Nevada ), United States. pp.172-176</w:t>
+              <w:t xml:space="preserve">18ème Congrès DNAC : De Nouvelles Architectures pour les Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807898v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00530320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPLS Multicast Traffic Engineering</w:t>
+                <w:t xml:space="preserve">Multicast routing simulator over MPLS networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Doughan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reunión de Otoño Comunicaciones, Computación (ROC&amp;C'2003). Acapulco, Mexique. Novembre 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th Annual Simulation Symposium (ANSS-36 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Orlando, United States. pp.327-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIMSYM.2003.1192830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503053v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicast routing simulator over MPLS networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Boudani</w:t>
+                <w:t xml:space="preserve">SEM: a new small group multicast routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Doughan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Simulation Symposium (ANSS-36 2003)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SIMSYM.2003.1192830⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Telecommunication. ICT'2003. Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Papeete, France. pp.450-455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806171v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEM: a new small group multicast routing protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudani</w:t>
+                <w:t xml:space="preserve">MPLS Multicast Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Telecommunication. ICT'2003. Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Reunión de Otoño Comunicaciones, Computación (ROC&amp;C'2003). Acapulco, Mexique. Novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806179v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to construct multicast trees in MPLS networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sécurité du DNS : la solution et ses problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2002 Seventh International Symposium on Computers and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la sécurité des systèmes d'informations (JSSI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806182v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">The ASSET Architecture: Integrating Media Applications and Broadcasting Products in a Unified Model and Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Conference on Telecommunications (CONFTELE'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540011v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of feedback fusion algorithms for point-to-multipoint ABR connections in a heterogeneous flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muddasir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Parallel and Distributed Computing Systems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Computers and their Applications (ISCA), Sep 1998, Chicago, IL, United States. pp.236 - 241</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806198v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packets scheduling with a new concept of Work Progress Estimation (WPE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muddasir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Parallel and Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Computers and their Applications (ISCA), Sep 1998, Chicago, USA, United States. pp.198 - 203</w:t>
+              <w:t xml:space="preserve">Journées Réseaux (JRES 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806191v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPLS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A UNIFIED SOLUTION FOR THE INTEGRATION OF MEDIA APPLICATIONS AND PRODUCTS IN BROADCASTER ENVIRONMENTS - THE ASSET ARCHITECTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bommart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">National Association of Broadcasters annual conference (NAB 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Las Vegas (Nevada ), United States. pp.172-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581922v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extended Weighted Fair Queuing (EWFQ) algorithm for broadband applications including multicast traffic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les faiblesses du DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadband Networking Technologies, part of Voice, Video and Data Communication Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Securité et Architecture Réseaux (SAR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806203v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposing a new queue service scheme for ABR multicast flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to construct multicast trees in MPLS networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel and Distributed Computing and Networks (PDCN'97) Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2002 Seventh International Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Taormina-Giardini Naxos, Italy. pp.913-919, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2002.1021781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806208v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EWFQ: Enhanced Weighted Fair Queuing Scheme ensuring accurate inter-packets spacing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Tezeghdanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mudassir Tufail</w:t>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second IFIP Workshop on Traffic Management and Synthesis of ATM Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP, Sep 1997, Montréal, Canada</w:t>
+              <w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806204v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de contrôle de congestion dans ATM</w:t>
+                <w:t xml:space="preserve">Performance of feedback fusion algorithms for point-to-multipoint ABR connections in a heterogeneous flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddasir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été sur les réseaux à haut débit et le multimédia (eeRHDM'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Cauterets, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Parallel and Distributed Computing Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Computers and their Applications (ISCA), Sep 1998, Chicago, IL, United States. pp.236 - 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501466v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation Gateway for Videoconferencing Systems</w:t>
+                <w:t xml:space="preserve">MPLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junhui Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference dedicated to Image Communication (Image'Com 96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Bordeaux, France. pp.133-138</w:t>
+              <w:t xml:space="preserve">Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806904v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-video-scheme Videoconferencing Systems</w:t>
+                <w:t xml:space="preserve">Packets scheduling with a new concept of Work Progress Estimation (WPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junhui Zhou</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddasir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Multimedia Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Wing S. Chow, Dec 1996, Hong Kong, United Kingdom. pp.385-392</w:t>
+              <w:t xml:space="preserve">11th International Conference on Parallel and Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Computers and their Applications (ISCA), Sep 1998, Chicago, USA, United States. pp.198 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806871v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABR Congestion Control Schemes and the Multicast Problem</w:t>
+                <w:t xml:space="preserve">EWFQ: Enhanced Weighted Fair Queuing Scheme ensuring accurate inter-packets spacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First NDSU Workshop on ATM Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North Dakota State University, Aug 1996, Fargo, North Dakota, USA, United States</w:t>
+              <w:t xml:space="preserve">Second IFIP Workshop on Traffic Management and Synthesis of ATM Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Sep 1997, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806209v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Information Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Extended Weighted Fair Queuing (EWFQ) algorithm for broadband applications including multicast traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floriane Blusseau</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical and Computer Modelling and Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Broadband Networking Technologies, part of Voice, Video and Data Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Society for Optical Engineering, Nov 1997, Dallas, United States. pp.212-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.290463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807205v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Shaping for Dynamic Bandwidth Allocation</w:t>
+                <w:t xml:space="preserve">Proposing a new queue service scheme for ABR multicast flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IFIP Workshop on ATM Traffic Management (WATM'95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP, Dec 1995, Paris, France. pp.99-104</w:t>
+              <w:t xml:space="preserve">Parallel and Distributed Computing and Networks (PDCN'97) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Science and Technology for Development and IEEE Singapore, Aug 1997, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807126v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of State Space Exploration by Regular and Differential Hashing Functions</w:t>
+                <w:t xml:space="preserve">ABR Congestion Control Schemes and the Multicast Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hélary</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Aided Verification (CAV'94)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First NDSU Workshop on ATM Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North Dakota State University, Aug 1996, Fargo, North Dakota, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807249v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes d'accès des réseaux à haut débit</w:t>
+                <w:t xml:space="preserve">Les mécanismes de contrôle de congestion dans ATM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été Réseaux de communications et techniques formelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Ecole d'été sur les réseaux à haut débit et le multimédia (eeRHDM'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Cauterets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491221v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization loss and concealment mechanisms in distributed multimedia application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Castanet</w:t>
+                <w:t xml:space="preserve">Timer Imposed and Priority Supported (TIPS) Congestion Control Scheme for Point-to-Multipoint Connections in ATM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudassir Tufail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Israelian Workshop on Distributed Algorithms and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Raynal, Oct 1994, Saint-Malo, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Onzième congrès "De Nouvelles Architectures pour les Communications, Large Bande: Internet ou RNIS" (Eleventh Conference "New Communication Architectures, Broadband: Internet or ISDN")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001338v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fonctions de hachage différentielles, application à la génération de graphes d'états</w:t>
+                <w:t xml:space="preserve">Translation Gateway for Videoconferencing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhui Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingéniérie des protocoles (CFIP'93)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp. 525-541</w:t>
+              <w:t xml:space="preserve">3rd International Conference dedicated to Image Communication (Image'Com 96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Bordeaux, France. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490723v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential hashing functions : Application to reachability graph generation</w:t>
+                <w:t xml:space="preserve">Dual-video-scheme Videoconferencing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhui Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computing and Information (ICCI'93)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Multimedia Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Wing S. Chow, Dec 1996, Hong Kong, United Kingdom. pp.385-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807373v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiriX le système d'images réparti intégré à X</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quadratic Shaping for Dynamic Bandwidth Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6ème cycle de conférences sur Interopérabilité et Multimédia (Convention Unix'93).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">First IFIP Workshop on ATM Traffic Management (WATM'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Dec 1995, Paris, France. pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490694v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDDI and Timing Requirements for Image Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service Information Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Blusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th annual ACM Computer Science Conference (CSC'92)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Mathematical and Computer Modelling and Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807425v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITAMEX, Extension de X pour le transfert et la visualisation d'images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
+                <w:t xml:space="preserve">Synchronization loss and concealment mechanisms in distributed multimedia application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention Unix 92, systèmes ouverts : l'interopérabilité </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Langlois, Mar 1992, Paris, France. pp.131 - 140</w:t>
+              <w:t xml:space="preserve">Franco-Israelian Workshop on Distributed Algorithms and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Raynal, Oct 1994, Saint-Malo, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490658v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Constraints for Real Time Image Transmission are Satisfied by FDDI Synchronous Transmission Mode.</w:t>
+                <w:t xml:space="preserve">Performance Improvement of State Space Exploration by Regular and Differential Hashing Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hélary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP TC6 workshop on Broadband Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/646950.712877⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computer Aided Verification (CAV'94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Stanford, United States. pp.364-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-58179-0_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807456v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Video Transmission and the FDDI Token Ring Protocol</w:t>
+                <w:t xml:space="preserve">Les méthodes d'accès des réseaux à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Network and Operating System Support for Digital Audio and Video (NOSSDAV'91)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecole d'été Réseaux de communications et techniques formelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Paris, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807787v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETINE : an academic fiber optic network for image transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fonctions de hachage différentielles, application à la génération de graphes d'états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Computer Communications (Africom- CCDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP TC6/ICCC, May 1991, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingéniérie des protocoles (CFIP'93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp. 525-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807918v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Correction : Methods and Tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential hashing functions : Application to reachability graph generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks'91</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Computing and Information (ICCI'93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Sudbury, Canada. pp.190 - 194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCI.1993.315380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807908v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du protocole FDDI pour la diffusion d'images en temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiriX le système d'images réparti intégré à X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'Ingénierie des protocoles (CFIP'91)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omar Rafiq, Sep 1991, Pau, France. pp.351 - 361</w:t>
+              <w:t xml:space="preserve"> 6ème cycle de conférences sur Interopérabilité et Multimédia (Convention Unix'93).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490605v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Evaluation of Local Area Network Architectures for Video Image Transmission</w:t>
+                <w:t xml:space="preserve">Temporal Constraints for Real Time Image Transmission are Satisfied by FDDI Synchronous Transmission Mode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Local Area Networks (IndoLAN'90)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP TC6 workshop on Broadband Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP TC6, Jan 1992, Estoril, Portugal. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/646950.712877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808086v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATM, HSLAN and Images</w:t>
+                <w:t xml:space="preserve">FDDI and Timing Requirements for Image Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lofti Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE ComSoc international workshop on Multimedia Communications (Multimedia'90)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th annual ACM Computer Science Conference (CSC'92)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1992, Kansas city, United States. pp.275-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/131214.131250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807922v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Techniques for videocommunication LANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lofti Kamoun</w:t>
+                <w:t xml:space="preserve">ITAMEX, Extension de X pour le transfert et la visualisation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE ComSoc international workshop on Multimedia Communications (Multimedia'90)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE ComSoc, Nov 1990, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Convention Unix 92, systèmes ouverts : l'interopérabilité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Langlois, Mar 1992, Paris, France. pp.131 - 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807924v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Architectures for Videocommunication Local Area Network</w:t>
+                <w:t xml:space="preserve">Digital Video Transmission and the FDDI Token Ring Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Workshop on Network and Operating System Support for Digital Audio and Video (NOSSDAV'91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Sigcomm and Sigops, Nov 1991, Heildelberg, Germany. pp.375-387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-55639-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808079v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement efficace pour le pseudo-parallèlisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Berthelin</w:t>
+                <w:t xml:space="preserve">RETINE : an academic fiber optic network for image transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Navaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention Unix 89</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Conference on Computer Communications (Africom- CCDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP TC6/ICCC, May 1991, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490581v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a protocol managing a multi-token ring architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocol Correction : Methods and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Applications and Theory of Petri nets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1988, Venise, Italy. pp.61-79</w:t>
+              <w:t xml:space="preserve">Computer Networks'91</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Wroclaw, Poland. pp.271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808097v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASMA : A multi-medium protocol for the Link layer</w:t>
+                <w:t xml:space="preserve">Evaluation du protocole FDDI pour la diffusion d'images en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th world congress on scientific computation (IMACS 88)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International association for mathematics and computers in simulation, Jul 1988, Paris, France. pp.487-490</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'Ingénierie des protocoles (CFIP'91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omar Rafiq, Sep 1991, Pau, France. pp.351 - 361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808092v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole de Liaison à supports multi-anneaux</w:t>
+                <w:t xml:space="preserve">New Architectures for Videocommunication Local Area Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès DNAC (De Nouvelles Architectures pour les Communications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1988, Paris, France. pp.77-84</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Technology for Development, Feb 1990, Innsbruck, Austria. pp.450-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490491v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual layer archictecture applied to token ring redundancy</w:t>
+                <w:t xml:space="preserve">Study and Evaluation of Local Area Network Architectures for Video Image Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Symposium on Mini and Microcomputers and their Applications (MIMI 88)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1988, Sant Feliu, Spain. pp.265-269</w:t>
+              <w:t xml:space="preserve">International conference on Local Area Networks (IndoLAN'90)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP TC6, Jan 1990, Madras, India. pp.231-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808094v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of ADA code from a Petri Net : an application</w:t>
+                <w:t xml:space="preserve">ATM, HSLAN and Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Computer and Information Sciences (ISCIS III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1988, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">3rd IEEE ComSoc international workshop on Multimedia Communications (Multimedia'90)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ComSoc, Nov 1990, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808088v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implementation Techniques for videocommunication LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd IEEE ComSoc international workshop on Multimedia Communications (Multimedia'90)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ComSoc, Nov 1990, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un environnement efficace pour le pseudo-parallèlisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convention Unix 89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un protocole de Liaison à supports multi-anneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès DNAC (De Nouvelles Architectures pour les Communications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1988, Paris, France. pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of a protocol managing a multi-token ring architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dutheillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Workshop on Applications and Theory of Petri nets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, Venise, Italy. pp.61-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLASMA : A multi-medium protocol for the Link layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th world congress on scientific computation (IMACS 88)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International association for mathematics and computers in simulation, Jul 1988, Paris, France. pp.487-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The virtual layer archictecture applied to token ring redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dutheillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Symposium on Mini and Microcomputers and their Applications (MIMI 88)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1988, Sant Feliu, Spain. pp.265-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of ADA code from a Petri Net : an application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Symposium on Computer and Information Sciences (ISCIS III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1988, Izmir, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PLASMA : un protocole de Liaison à support multi-anneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP'88)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Castanet et Omar Rafiq, Sep 1988, Bordeaux, France. pp.27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23800,490 +24400,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Home Network based on an Overlay Energy Control Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaime Lloret Mauri ; Shafiullah Khan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Networking and Communications: ICT for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.63 - 80, 2014, 9781466568747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicast Routing In Optical Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioannis P. Chochliouros; George A. Heliotis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Access Networks and Advanced Photonics: Technologies and Deployment Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ioannis P. Chochliouros; George A. Heliotis, pp.162-183, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-707-2.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPv6 Théorie et pratique, chapitre Multicast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Toutain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPv6 Théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions O'Reilly, 467 p., 2005, 2-84177-337-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00084476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre &amp;quot;Multicast&amp;quot; de l'ouvrage &amp;quot;IPv6, théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle (nom Collectif) Cizault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPv6, théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O'Reilly, pp.201-239, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes d'accès des réseaux à haut débit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Juanole, Ahmed Serhrouchni, Dominique Seret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux de communication et conception de protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, pp.365-390, 1995, Réseaux de communication et conception de protocoles - Série Parallélisme réseaux et répartition, 2-86601-478-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24293,104 +24893,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un environnement pseudo-parallèle pour Unix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24400,51 +25000,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-tree Pair Selection for Reconfiguration of a Light-tree Pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanvon Ferdinand Atta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24479,51 +25079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Oumtanaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24533,65 +25133,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies: Problem Formulation and Heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24603,275 +25203,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-video-scheme Videoconferencing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhui Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2784, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masquage de la perte de synchronisation pour les applications multimédias réparties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2743, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fonctions de hachage différentielles : application à la génération de graphes d'états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2034, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24881,114 +25481,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de validation des systèmes structurés en couches par réseaux de Petri : application au protocole Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 1987. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00864063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId574"/>
+      <w:footerReference w:type="default" r:id="rId581"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25056,51 +25656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9930F9C"/>
+    <w:nsid w:val="B3DAE311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25287,51 +25887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7287-874X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078661803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5572-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/atnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dafeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Bouhatem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Belkacem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Abba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25344-7_33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanvon Ferdinand Atta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Oumtanaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.120297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ziani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2021.116265" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Benatia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meftah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Benatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Smail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/telfor2001002E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boumedjout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Belbachir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07582-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Adepo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ben Ameur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-018-0587-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Issa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Raoul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konat&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2018.1012060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-016-0522-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Maaloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.04.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kanj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Abid Maaloul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Taktak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2832658" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Snoussaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mliki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1927" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Charfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2942" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadri Messabih" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mekki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2014.06.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Babri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2012.050217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0323-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Bigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Foll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Nakajima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070608" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180751v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2006.08.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42LSJ2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cordeiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Body" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183971v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180758v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950397v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao Lan Chiang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC/SmartCity/DSS.2018.00097" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464840" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khitem Ben Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS.2018.8370431" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996614" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Walha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Obaidat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997278" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Kerrar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zetili" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216701v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Matthieu Kanj" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440674" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Turki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511019" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305742v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Yazid Saidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444788" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thorey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Legouable" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.11" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249805v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247438" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari Fourati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507246" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2014.7017042" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIMS.2014.30" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183302v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selem Trabelsi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850329" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073202" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012028v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vuichard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings.2014.94" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012034v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074568v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCT.2014.6933228" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134197v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6970727" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Blouza" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249935" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bitar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELABIRA.2012.6235088" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183600v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214240" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183797v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Omar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekkakia Zoulikha" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931431" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183803v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2011.5929191" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183809v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC.2011.5872276" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183781v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Babonneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013604" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470547v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Babonneau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540603v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2010.5587310" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184108v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540605v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2010.168" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184115v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_40" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184150v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_56" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184179v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC-7.2008.10" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184144v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2008.4769048" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184190v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chaieb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2007.4444119" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184185v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.87" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184191v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.471" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184229v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2007.4404195" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180771v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184233v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chaieb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184237v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184244v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577790" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084502v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry K. Feuzeu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2005.12" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184267v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.27" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503088v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viana" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruela" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530338v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503027v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358673" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530320v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505420v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rodrigues" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807898v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bommart" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrari" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503053v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806171v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jawhar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192830" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806179v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191279" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806182v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021781" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806198v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddasir Tufail" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806191v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581922v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806203v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Tufail" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.290463" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806208v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806204v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501466v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806904v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Zhou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806871v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806209v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807205v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Boisseau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Blusseau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807126v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807249v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58179-0_68" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491221v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490723v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807373v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI.1993.315380" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490694v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lutmann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807425v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/131214.131250" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490658v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807456v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/646950.712877" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807787v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55639-7_32" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490605v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808086v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807922v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807924v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mora" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808079v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490581v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berthelin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808097v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808092v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490491v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808094v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001066v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loyer" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012038v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mardon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084476v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180753v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le (nom Collectif) Cizault" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180756v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551471v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374828v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073907v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Z. Zhou" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074637v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00864063v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7287-874X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078661803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5572-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/atnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dafeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Bouhatem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Belkacem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Abba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25344-7_33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanvon Ferdinand Atta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Oumtanaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.120297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ziani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2021.116265" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Benatia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meftah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Benatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Smail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/telfor2001002E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boumedjout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Belbachir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07582-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Adepo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Abid Maaloul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Taktak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2832658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ben Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-018-0587-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Issa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Raoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2018.1012060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-016-0522-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Maaloul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.04.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kanj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Snoussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mliki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1927" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Charfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000553" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadri Messabih" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mekki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2014.06.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Babri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2012.050217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0323-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Bigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Foll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Nakajima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070608" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180751v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2006.08.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42LSJ2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cordeiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Body" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950397v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao Lan Chiang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC/SmartCity/DSS.2018.00097" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464840" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khitem Ben Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS.2018.8370431" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996614" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Walha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Obaidat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997278" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thorey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Legouable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Kerrar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zetili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Turki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Matthieu Kanj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440674" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305742v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Yazid Saidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444788" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari Fourati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507246" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247438" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183302v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selem Trabelsi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850329" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2014.7017042" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIMS.2014.30" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183306v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073202" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vuichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings.2014.94" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074568v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCT.2014.6933228" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134197v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6970727" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Blouza" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249935" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bitar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELABIRA.2012.6235088" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183600v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214240" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183797v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Omar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekkakia Zoulikha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931431" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2011.5929191" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC.2011.5872276" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183781v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Babonneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013604" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586069v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540605v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2010.168" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470547v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Babonneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2010.5587310" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184108v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184115v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_40" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184144v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2008.4769048" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_56" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586005v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184179v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC-7.2008.10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530239v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184229v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chaieb" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2007.4404195" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184190v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2007.4444119" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184185v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.87" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184191v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.471" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180771v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184233v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chaieb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184237v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184267v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.27" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577790" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084502v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry K. Feuzeu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2005.12" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585975v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503088v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viana" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruela" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503027v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358673" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530320v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jawhar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192830" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806179v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudani" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191279" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503053v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585792v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505420v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rodrigues" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807898v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bommart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrari" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585818v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806182v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021781" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806198v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddasir Tufail" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581922v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806204v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Tufail" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806203v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.290463" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806208v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806209v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501466v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581916v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806904v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Zhou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807126v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807205v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Boisseau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Blusseau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807249v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58179-0_68" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491221v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490723v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807373v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI.1993.315380" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490694v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lutmann" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807456v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/646950.712877" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807425v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/131214.131250" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490658v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807787v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55639-7_32" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490605v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808079v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mora" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808086v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807922v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807924v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490581v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berthelin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490491v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808097v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808092v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808094v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001066v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loyer" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012038v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mardon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084476v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180753v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le (nom Collectif) Cizault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180756v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551471v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374828v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073907v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Z. Zhou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074637v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00864063v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>