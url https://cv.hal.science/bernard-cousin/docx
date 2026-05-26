--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,25601 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25549 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bernard Cousin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques de Bernard Cousin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bernard-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7287-874X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078661803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=iVAMlSkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-5572-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Cousin, depuis 1992, Professeur en informatique à l'université de Rennes 1, en France. Bernard Cousin a obtenu, en 1987, son Doctorat de l'universite de Paris 6. Entre 1985 et 1992, il a été successivement Assitant à l'universite de Paris 6 puis Maitre de conférences à l'université de Bordeaux 1.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2009 et 2015, il a été responsable de l'équipe de recherche AtNet, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Advanced Networking&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il est actuellement membre de l'IRISA (un laboratoire de recherche conjoint entre le CNRS et l'université de Rennes 1, il est situé à Rennes en France). Bernard Cousin est le co-auteur de plus de 200 artciles publiés dans des journaux et actes de conférences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son domaine de recherche couvre l'Internet du futur, green networking, all-optical networks, wireless networks, dependable networking, high speed networks, traffic engineering, multicast routing, network QoS management, network security and multimedia distributed applications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Structure and Placement of MC Nodes in Optical WDM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Dafeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariza Bouhatem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ait Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Networks and Systems, 624, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25344-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-tree reconfiguration without flow interruption in sparse wavelength converter network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanvon Ferdinand Atta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Christian Adépo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Oumtanaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCNDS.2022.120297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Tree-Based Approach for Reconfiguration of Light-Tree Pair without Flow Interruption in Sparse Wavelength Converter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanvon Ferdinand Atta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Christian Adépo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Oumtanaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.211-230. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info12050211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing and allocation of wavelengths in a WDM network with splitters and converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Dafeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Ziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.120. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIPT.2021.116265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliable multipath routing protocol based on link quality and stability for MANETs in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.102397. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2021.102397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Energy aware Link Stable Multipath Routing Protocol for Mobile Ad hoc Networks in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meftah Boudjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/telfor2001002E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Protocol Based on Neighbor Interference Level for Mobile Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Boumedjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia Maaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (1), pp.483-497. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-020-07582-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimize Flow Interruptions during Reconfiguration of a set of Light-trees in All-optical WDM Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanvon Ferdinand Atta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Christian Adepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Oumtanaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (7), pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Load Balancing Model in Distributed Open Flow Controller System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traoré Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamblé Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Christian Adépo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.863-875. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2018.1012060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of TcpHas: TCP for HTTP Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 24 (5), pp.491-508. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-018-0587-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Traffic Shaping Methods with Congestion Control Variants for HTTP Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-016-0522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Saving in Carrier-Grade Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.8-26. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Power Control in Translucent Flexible Optical Networks With GMPLS Control Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (9), pp.760-772. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.10.000760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Routing in Carrier-Grade Ethernet using SDN Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abid Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGCN.2018.2832658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Resource Management and Power Allocation for Multiuser OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp.2552 - 2559. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2017.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of ICIC Techniques in LTE Networks under Various Mobile Environment Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Aboulhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.403-418. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-015-1165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Access Network Sharing in 5G: Strategies and Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-017-4321-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus Decentralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.112 - 124. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware and Stable Cluster-Based Multipath Routing Protocol for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Snoussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Power Control in GMPLS Control Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.553 - 568. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.8.000553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Design and Legacy Amplifier Limitation in Flex-grid Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2527023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ethernet congestion management scheme for multicast traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.1563 - 1579. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of legacy QCN for multicast and multiple unicast traffic transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Frame Aggregation Scheduler for Multimedia applications in IEEE 802.11n Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Light Forest With Rateless Network Coding to Design Efficient All-Optical Multicast Schemes for Elastic Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (18), pp.3945-3955. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2015.2457092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Radio Access Technology Selection in Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (2), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2957-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic frame aggregation scheduler for multimedia applications in IEEE 802.11n networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Models for the Joint Power-Delay Minimization Problem in Green Wireless Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, Part 1, pp.148 - 167. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network-assisted Approach for RAT Selection in Heterogeneous Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem El Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (6), pp.1055-1067. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2015.2416987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid End-to-End QoS Path Computation Algorithm for PCE-Based Multi-Domain Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journal of Network and Systems Management, 22, (4), pp.682-708. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-013-9273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Conservation for Ad Hoc On-Demand Distance Vector Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhadri Messabih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Computer Network and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (6), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijcnis.2014.06.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying p-cycle protection for a reliable IPTV service in IP-over-DWDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1869-0238-5-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Reconfiguration without Lightpath Interruption in Wavelength Division Multiplexing Optical Networks with Limited Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Christian Adépo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Babri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Oumtanaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.7 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-constrained path computation for inter-domain QoS-capable services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on "Multi-Constraint Algorithms for Heterogeneous Networks", 12 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCNDS.2014.062229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multipath energy-conserving routing protocol for wireless ad hoc networks lifetime improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (139), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Monitoring for Multi-domain Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.65 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration Schemes Evaluation in Multi-domain Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.472 - 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree reconfiguration without lightpath interruption in WDM optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Christian Adépo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Oumtanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Babri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Internet Protocol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp. 85 - 95. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIPT.2012.050217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Export Methods in Fault Detection and Localization Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.463 - 471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-optimal Design of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.1240-1242. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2011.090611.111529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00652433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Aware Protection in DWDM Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-011-0323-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou, Miklos Molnar, Bernard Cousin, Chunming Qiao. Cost Bounds and Approximation Ratios of Multicast Light-trees in WDM Networks.. April 2011. Digital Object Identifier:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/OSA Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds and Approximation Ratios of Multicast Light-Trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.3.000323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1005-1012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.978 - 980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical multipoint-to-point routing in WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-010-0203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypo-Steiner heuristic for multicast routing in all-optical WDM mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-010-0243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection par p-cycles dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.459-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of multicast incapable branching nodes for multicast routing in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.378-392. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLR-based heuristic for backup path computation in MPLS networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (9), pp.1467 - 1479. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2009.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Shared Risk Link Groups to enhance backup path computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (9), pp.1341-1353. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2009.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in multi-domain optical networks using p-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-009-0213-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Gönczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (8), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2008.922072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivable MPLS Over Optical Transport Networks: Cost and Resource Usage Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojtek Bigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Nakajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.949-962. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2007.070608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Design of Survivable MPLS over Optical Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojtek Bigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Nakajima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Switching and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3-4), pp.202-218. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.osn.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid explicit multicast/recursive unicast approach for multicast routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (16), pp.1814-1834. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GXcast : une généralisation du protocole Xcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ASSET Architecture--Integrating Media Applications and Products through a Unified API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113 (9), pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la resynchronisation d'un protocole de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (3), pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resynchronization of a communication protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and science of informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 6 (6), pp.461-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (166)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Integrated Access and Backhaul in 5G Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Standards for Communications and Networking (CSCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Thessaloniki (En ligne), Greece. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCN53733.2021.9686110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Allocation Based on Angle-of-Arrival for Downlink User Selection in 5G MU-MIMO Heterogeneous Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESMRsc: Energy Aware and Stable Multipath Routing Protocol for Ad Hoc Networks in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Benatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meftah Boudjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Intelligence in Renewable Energetic Systems (ICAIRES'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tipasa, Algeria. pp.31-42, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04789-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Multi-User Selection in 5G Heterogeneous Networks Based on Hybrid Beamforming Optimization for Millimeter-Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nimr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao Lan Chiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Chafii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC). September 8-11, 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network approach for component carrier selection in 4G/5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhia Khdhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khitem Ben Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Fifth International Conference on Software Defined Systems (SDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDS.2018.8370431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Selection in 5G Heterogeneous Networks Based on Millimeter-Wave and Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE HPCC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Exeter, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCC/SmartCity/DSS.2018.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Node-Disjoint Paths Routing for Energy-Efficiency and Network Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abid Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Telecommunication (ICT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. pp.554 - 560, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Power Saving Mechanism for WiMAX Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Walha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad S. Obaidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Communications (ICC), 2017 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7997278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Regeneration Algorithm in Flex-grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Optical Communication (ECOC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TcpHas: TCP for HTTP Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Dedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications (ICC), 2017 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal Cost Multiple Path Energy-Aware Routing in Carrier-Ethernet Networks with Bundled Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouia Taktak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software defined networking (SDN) for reliable user connectivity in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Hadj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Network Softwarization (NetSoft), 2017 IEEE Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2017.8004219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Sharing in 5G Multi-Operator Wireless Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR: Energy aware and Stable Routing protocol for WBAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adda Kerrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zetili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2016.7577100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Multi-Cell Resource and Power Allocation for Multiuser OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienne, Austria. pp.9, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2016.7497211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Power Control to Efficiently Handle Flex-Grid Spectrum Gain over Existing Fixed-Grid Network Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Matthieu Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Kauai, United States. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Call Admission Control with Preemption in LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad S. Obaidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC'16), Mobile and Wireless Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7511019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Saving: Which Resource Sharing Strategy to Protect Primary Shortest Paths?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand-Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Legacy Non-SDN Optical ROADMs in a Software Defined Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Alawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Legouable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Software Defined Systems (SDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2EW.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Selection and Joint Pricing in Multi-Operator Wireless Networks: A Stackelberg Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Digital Information and Communication Technology and its Applications (DICTAP2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon. pp.38 - 43, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DICTAP.2015.7113167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between access selection algorithms in multi-operator wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Research in Computer Science &amp; Engineering (ARCSE-ICAR'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Beyrouth, Lebanon. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARCSE.2015.7338132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Cooperative Inter-Cell Interference Coordination Technique for Increasing Throughput Fairness in LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 81st Vehicular Technology Conference: VTC 2015 Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7145955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Legacy Amplifier Limitation in Flexgrid Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Kanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics in Switching Conference (PS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Florence, Italy. pp.172 - 174, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PS.2015.7328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération dans les réseaux d'accès 5G multi-Opérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Franco-Libanaises (JFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hadath, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Dynamic Inter-Cell Interference Coordination Technique for LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 26th Annual Int. Symp. Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1380 - 1385, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic Algorithm for Joint Power-Delay Minimization in Green Wireless Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC), Workshop on Computing, Networking and Communications (CNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Anaheim, United States. pp.280 - 286, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2015.7069355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Comparative Analysis of Inter-Cell Interference Coordination Techniques in LTE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Aboulhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 7th Int. Conf. New Technologies, Mobility, and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Gateway-Based Shaping Methods for HTTP Adaptive Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Communication Workshop (ICCW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.1777 - 1782, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricing Strategies in Multi-Operator Heterogeneous Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Ellatif Samhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2015.7266513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Forwarding Strategy for Metro Ethernet Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abid Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco. pp.222 - 229, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2015.7507246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Operator Policy in a Heterogeneous Wireless Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICeND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICeND.2014.6991192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic per-category pricing schemes for LTE users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selem Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networls (WIOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping HTTP Adaptive Streams using Receive Window Tuning Method in Home Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Performance Computing and Communications Conference (IPCCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCCC.2014.7017042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Energy Saving in Carrier-Ethernet Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Chaari Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Interantional Conference on Artificial Intelligence, Modelling and Simulations (AIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIMS.2014.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Aware and Stable Multipath Routing Protocol in Clustered Wireless Ad hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined Overlay Power Management in the Home Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vuichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greencom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Taipei, Taiwan. pp.GREENCOM, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iThings.2014.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Decision Algorithm for Access Selection in Multi-operator Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samhat Abed Ellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOPE: HOme Power Efficiency System for a Green Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, April 14-19, 2013., Apr 2014, Turin, Italy. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Overlay Power Management based on the Delay-Power Tradeoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vuichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FGCT 2014 : Third International Conference on Future Generation Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, France. pp.39 - 45, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCT.2014.6933228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint power-delay minimization in 4G wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2014.7020801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Power-Delay Minimization in Green Wireless Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 - IEEE 24th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOPE: Home Power Efficiency System for a Green Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Javaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Turino, Italy. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2013.6970727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Delay Tradeoffs in Green Wireless Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Khawam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC- Fall 2013 IEEE 78th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2013.6692374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Fault Detection and Localization Mechanisms (FDLM) in Multi-domain Networks Adapted to Export Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Adj Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Communication Technology 2012 (ICACT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Pyeongchang, South Korea. pp.848 - 853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power fairness for multicast traffic in optical networks with adaptive light splitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Broadband Networks and Fast Internet (RELABIRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beyrouth, Lebanon. pp.29 - 34, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RELABIRA.2012.6235088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth reservation in mobile adhoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Mekkakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.2608 - 2613, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive and reactive collaboration schemes for multi-domain networks monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Had Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing, Communications and Applications Conference (ComComAp 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComComAp.2012.6154768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical multi-band OFDM switching technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Blouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Network and Optical Communications (NOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vilanova i la Geltru, Spain. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2012.6249935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate-Cycle-based Heuristic Algorithm for Node-and-Link Protection of Dynamic Multicast Traffic in Optical DWDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Information Networking (ICOIN) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bali, Indonesia. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOIN.2012.6164347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communication and Networks (ICCCN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2012.6289247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Multicast Sessions Provisioning in Sparse Light-Splitting DWDM Networks using P-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CQR: Communications Quality and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CQR.2012.6267097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Splitting Factor on Multicast Trees in Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Communication and Computer (ICNCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application-Aware Protection in DWDM Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Optical Communications Conference (WOCC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Newark, New-Jersey, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCC.2011.5872276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for the configuration of multi-domain network monitoring architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Ben Adj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Kuala Lumpur, Malaysia. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOIN.2011.5723105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Joint Optimization of Monitor Location and Network Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Required Density of Multicast Capable Optical Cross Connects to Assure Efficient Multicasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Networking and Future Internet (ICNFI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency in ad hoc wireless networks with node-disjoint path routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekkakia Zoulikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.127 - 130, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM for optical networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Blouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCon 2011, Conference on telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROCON.2011.5929191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-based overlay enhancing live video quality in pull-based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Communication Software and Networks (ICCSN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Xi'an, China. pp.326 - 332, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSN.2011.6013604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed E2E QoS-Based Path Computation Algorithm over Multiple Inter-domain Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Bachir Djarallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.169 - 176, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing under Optical Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque sur les réseaux large bande et Internet rapide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Inter-Domain QoS Routing with Crankback Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Next Generation Wired/Wireless Advanced Networking (NEW2AN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, St. Petersburg, Russia. pp.450-462, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22875-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global vs. Per-Domain Monitoring of Multi-Domain Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 36th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement of Light Splitters in Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque sur les réseaux large bande et Internet rapide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending node protection concept of p-cycles for an efficient resource utilization in multicast traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 36th Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.175-178, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2011.6115180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of the Labelled OBS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Wireless and Optical Communications Networks (WOCN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Colombo, Sri Lanka. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCN.2010.5587310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Partitioning for Survivability in Multi-Domain Optical Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Ghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications Conference (ICC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Packet Recovery for PULL-Based P2P Live Streaming Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Advances in P2P Systems (AP2PS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florance, Italy. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Ratios of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Placement of Light Splitters for Heterogeneous Multicast Traffic in Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Capacity Optical Networks and Enabling Technologies (HONET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Le Caire, Egypt. pp.204 - 209, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HONET.2010.5715774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la retransmission des paquets perdus en streaming P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchy: The Optimal Structure for Multicast Routing in WDM Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th IEEE Symposium on Computers and Communications (ISCC2010), 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riccione, Italy. pp.611 - 616, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2010.5643912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Bounds of Multicast Light-trees in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunming Qiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chennai, India. pp.339-350, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Period Length for the CGS Sensor Network Scheduling Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Networking and Services (ICNS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cancun, Mexico. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Monitor Location and Network Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE LCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Hierarchies: Optimal Multicast Routes under Optical Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGC 2010 - IEEE Photonics Global Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orchard, Singapore. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PGC.2010.5705942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00738402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Multicast Routing Under Light Splitter Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Technology : New Generations (ITNG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Las Vegas, United States. pp.846 - 851, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2010.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing and Wavelength Assignment in WDM Mesh Networks with Sparse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNF'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Aggregation Model for Survivability in Multi-Domain Optical Networks Using p-Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IFIP International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, QLD, Australia. pp.211 - 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting multipoint-to-point communications in all-optical WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th IEEE Conference on Local Computer Networks (LCN 2009), 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.209 - 212, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2009.5355172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backup Path Classification Based on Failure Risks for Efficient Backup Path Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Networking (Networking 2009). In Lecture Notes in Computer Science n° 5550</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.509 - 520, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Light-Tree Structure Optimal for Multicast Routing in Sparse Light Splitting WDM Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Internatonal Conference on Computer Communications and Networks (ICCCN 2009), 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2009.5235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance priority based multicast routing in WDM networks considering sparse light splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE Singapore International Conference on Communication Systems (ICCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.709 - 714, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria p-cycle network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks (LCN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montréal, Canada. pp.361 - 366, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria p-Cycle Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed PLR-Based Backup Path Computation in MPLS Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Singapour, Singapore. pp.642-653, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79549-0_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour calculer l’ensemble des p-cycles protégeant les communications dans les réseaux optiques WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2008 - 9e Journées Doctorales en Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lille, France. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de la résolution spectro-temporelle de contention de burst et réalisation d'un noeud OBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Distribution of Resource Allocation for Backup LSP Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh European Dependable Computing Conference (EDCC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kaunas, Lithuania. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC-7.2008.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance of Multicast Incapable Branching Nodes for Multicast Routing in WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd IEEE Conference on Local Computer Networks (LCN2008), 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Montreal, Canada. pp.336 - 344, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2008.4664188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON DE L'OBS CONVENTIONNEL ET DE L'OBS A LABEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of CGS, a k-Coverage Algorithm Based on One-Hop Neighboring Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Parraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference Sensor Technologies and Applications (SENSORCOMM '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.115-122, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelled OBS test bed for contention resolution study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisao Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Broadband Communications, Networks and Systems (Broadnets 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.82 - 87, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BROADNETS.2008.4769048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Pre-emption Policy For MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Networks (ICON2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Adelaide, Australia. pp.394-399, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICON.2007.4444119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSP Setup Arrival Reordering Approach for MPLS-TE Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.432-437, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Bandwidth Sharing Heuristic for Backup LSP Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington, United States. pp.2477 - 2482, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2007.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependable k-coverage algorithms for sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gyula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Gonczy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Varsovie, Poland. pp.ISSN: 1091-5281, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2007.379153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainties in Proactive Routing Protocols for AdHoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Idoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Information and Communication Technology (ICICT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITICT.2007.4475673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Solution to Protect Communications in WDM Networks using P-cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Drid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Traffic Engineering, Protection and Restoration for Futur Generation Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved MPLS-TE LSP Path Computation using Preemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium (GIIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marrakech, Morocco. pp.218 - 221, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS.2007.4404195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic architecture for MPLS-TE routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Communications, Internet, and Information Technology (CIIT 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, St. Thomas, Virgin Islands, United States. pp.231-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS-TE Routing: Adopting a Generic Architecture and Evaluating Various Implementation Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Telecommunication Networks and Applications Conference (ATNAC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Melbourne, Australia. pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection remontante des communications multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dual-forest for multicast protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering Conference (NGI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Valencia, Spain. pp.371-378, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGI.2006.1678265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Routing Architecture for MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ilkley, United Kingdom. pp.P28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm for DNSSEC Trusted Key Rollover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fort David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Networking (ICOIN). Jeju, Korea. January 31 - February 2, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Jeju, South Korea. pp.679 - 688, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30582-8_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast tree in MPLS network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM '05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Saint-Louis, United States. pp.1017-1022, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2005.1577790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scheme for Interconnecting LANs with Label Switching Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry K. Feuzeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual IEEE Conference on Local Computer Networks (LCN).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2005, Sydney, Australia., France. pp.303-310, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN.2005.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres multicast dans un réseau MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bortdeaux, France. pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDS Resource Record: Generalization of the Delegation Signer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Networking (ICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, La Réunion, France. pp.844-851, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roulement automatique des clés de confiance dans les résolveurs DNSSEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Sécurité et Architecture Réseaux (SAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Media Asset Transfer in a Unified Framework Managing Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Conference on Distributed Frameworks for Multimedia Applications (DFMA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.121 - 129, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFMA.2005.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Protection of Many-to-One Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Dependable Computing Conference (EDCC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Budapest, Hungary. pp.363-378, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11408901_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaidaNet : un réseau de communication à commutation de labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry K. Feuzeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des jeunes chercheurs en STIC (Majecstic'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaidaNet : Un réseau ponté à commutation de labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry K. Feuzeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journées doctorales en Informatique et Réseau (JDIR'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ASSET Architecture - Integrating Media Applications and Products through a Unified API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Broadcasting Conference (IBC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche des VLAN basée sur Ethernet et la commutation de labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry K. Feuzeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès DNAC : De Nouvelles Architectures pour les Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GXcast: generalized explicit multicast routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Symposium on Computers and Communications (ISCC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Alexandrie, Egypt. pp.1012 - 1017, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2004.1358673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseaux (JRES 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UNIFIED SOLUTION FOR THE INTEGRATION OF MEDIA APPLICATIONS AND PRODUCTS IN BROADCASTER ENVIRONMENTS - THE ASSET ARCHITECTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bommart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Association of Broadcasters annual conference (NAB 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Las Vegas (Nevada ), United States. pp.172-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faiblesses du DNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Securité et Architecture Réseaux (SAR 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité du DNS : la solution et ses problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la sécurité des systèmes d'informations (JSSI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ASSET Architecture: Integrating Media Applications and Broadcasting Products in a Unified Model and Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Telecommunications (CONFTELE'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de DNSsec et d'IPsec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS Multicast Traffic Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Reunión de Otoño Comunicaciones, Computación (ROC&amp;C'2003). Acapulco, Mexique. Novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast routing simulator over MPLS networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jawhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Doughan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Simulation Symposium (ANSS-36 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Orlando, United States. pp.327-334, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIMSYM.2003.1192830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEM: a new small group multicast routing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Telecommunication. ICT'2003. Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Papeete, France. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2003.1191279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to construct multicast trees in MPLS networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2002 Seventh International Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Taormina-Giardini Naxos, Italy. pp.913-919, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2002.1021781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of feedback fusion algorithms for point-to-multipoint ABR connections in a heterogeneous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddasir Tufail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Computing Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computers and their Applications (ISCA), Sep 1998, Chicago, IL, United States. pp.236 - 241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packets scheduling with a new concept of Work Progress Estimation (WPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddasir Tufail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computers and their Applications (ISCA), Sep 1998, Chicago, USA, United States. pp.198 - 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposing a new queue service scheme for ABR multicast flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudassir Tufail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing and Networks (PDCN'97) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Science and Technology for Development and IEEE Singapore, Aug 1997, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Weighted Fair Queuing (EWFQ) algorithm for broadband applications including multicast traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudassir Tufail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband Networking Technologies, part of Voice, Video and Data Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Optical Engineering, Nov 1997, Dallas, United States. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.290463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWFQ: Enhanced Weighted Fair Queuing Scheme ensuring accurate inter-packets spacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudassir Tufail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IFIP Workshop on Traffic Management and Synthesis of ATM Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Sep 1997, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-video-scheme Videoconferencing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multimedia Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Wing S. Chow, Dec 1996, Hong Kong, United Kingdom. pp.385-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de contrôle de congestion dans ATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été sur les réseaux à haut débit et le multimédia (eeRHDM'96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Cauterets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timer Imposed and Priority Supported (TIPS) Congestion Control Scheme for Point-to-Multipoint Connections in ATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudassir Tufail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième congrès "De Nouvelles Architectures pour les Communications, Large Bande: Internet ou RNIS" (Eleventh Conference "New Communication Architectures, Broadband: Internet or ISDN")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation Gateway for Videoconferencing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference dedicated to Image Communication (Image'Com 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Bordeaux, France. pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABR Congestion Control Schemes and the Multicast Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudassir Tufail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First NDSU Workshop on ATM Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North Dakota State University, Aug 1996, Fargo, North Dakota, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Information Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Blusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical and Computer Modelling and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Shaping for Dynamic Bandwidth Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IFIP Workshop on ATM Traffic Management (WATM'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Dec 1995, Paris, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of State Space Exploration by Regular and Differential Hashing Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hélary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Aided Verification (CAV'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Stanford, United States. pp.364-376, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-58179-0_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'accès des réseaux à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Réseaux de communications et techniques formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization loss and concealment mechanisms in distributed multimedia application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israelian Workshop on Distributed Algorithms and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Raynal, Oct 1994, Saint-Malo, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de hachage différentielles, application à la génération de graphes d'états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'ingéniérie des protocoles (CFIP'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montréal, Canada. pp. 525-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential hashing functions : Application to reachability graph generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computing and Information (ICCI'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Sudbury, Canada. pp.190 - 194, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI.1993.315380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiriX le système d'images réparti intégré à X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6ème cycle de conférences sur Interopérabilité et Multimédia (Convention Unix'93).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDDI and Timing Requirements for Image Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th annual ACM Computer Science Conference (CSC'92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Kansas city, United States. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/131214.131250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAMEX, Extension de X pour le transfert et la visualisation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Unix 92, systèmes ouverts : l'interopérabilité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Langlois, Mar 1992, Paris, France. pp.131 - 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Constraints for Real Time Image Transmission are Satisfied by FDDI Synchronous Transmission Mode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC6 workshop on Broadband Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6, Jan 1992, Estoril, Portugal. pp.399-410, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/646950.712877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol Correction : Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Wroclaw, Poland. pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du protocole FDDI pour la diffusion d'images en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'Ingénierie des protocoles (CFIP'91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omar Rafiq, Sep 1991, Pau, France. pp.351 - 361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Video Transmission and the FDDI Token Ring Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Network and Operating System Support for Digital Audio and Video (NOSSDAV'91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigcomm and Sigops, Nov 1991, Heildelberg, Germany. pp.375-387, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-55639-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETINE : an academic fiber optic network for image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Computer Communications (Africom- CCDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6/ICCC, May 1991, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATM, HSLAN and Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE ComSoc international workshop on Multimedia Communications (Multimedia'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Nov 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Evaluation of Local Area Network Architectures for Video Image Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Local Area Networks (IndoLAN'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6, Jan 1990, Madras, India. pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Techniques for videocommunication LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE ComSoc international workshop on Multimedia Communications (Multimedia'90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Nov 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Architectures for Videocommunication Local Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Kamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Technology for Development, Feb 1990, Innsbruck, Austria. pp.450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement efficace pour le pseudo-parallèlisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Unix 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual layer archictecture applied to token ring redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dutheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Mini and Microcomputers and their Applications (MIMI 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Sant Feliu, Spain. pp.265-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ADA code from a Petri Net : an application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Computer and Information Sciences (ISCIS III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de Liaison à supports multi-anneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès DNAC (De Nouvelles Architectures pour les Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Paris, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a protocol managing a multi-token ring architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dutheillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Applications and Theory of Petri nets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Venise, Italy. pp.61-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASMA : A multi-medium protocol for the Link layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th world congress on scientific computation (IMACS 88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association for mathematics and computers in simulation, Jul 1988, Paris, France. pp.487-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASMA : un protocole de Liaison à support multi-anneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles (CFIP'88)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Castanet et Omar Rafiq, Sep 1988, Bordeaux, France. pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Home Network based on an Overlay Energy Control Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Lloret Mauri ; Shafiullah Khan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Networking and Communications: ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.63 - 80, 2014, 9781466568747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast Routing In Optical Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis P. Chochliouros; George A. Heliotis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Access Networks and Advanced Photonics: Technologies and Deployment Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioannis P. Chochliouros; George A. Heliotis, pp.162-183, 2009, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-707-2.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Théorie et pratique, chapitre Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Toutain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6 Théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions O'Reilly, 467 p., 2005, 2-84177-337-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre &amp;quot;Multicast&amp;quot; de l'ouvrage &amp;quot;IPv6, théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle (nom Collectif) Cizault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O'Reilly, pp.201-239, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'accès des réseaux à haut débit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Juanole, Ahmed Serhrouchni, Dominique Seret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de communication et conception de protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.365-390, 1995, Réseaux de communication et conception de protocoles - Série Parallélisme réseaux et répartition, 2-86601-478-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement pseudo-parallèle pour Unix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-tree Pair Selection for Reconfiguration of a Light-tree Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanvon Ferdinand Atta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Christian Adepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Oumtanaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Single Link-Level Network Anomalies: Problem Formulation and Heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-video-scheme Videoconferencing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhui Z. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2784, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masquage de la perte de synchronisation pour les applications multimédias réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2743, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fonctions de hachage différentielles : application à la génération de graphes d'états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2034, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de validation des systèmes structurés en couches par réseaux de Petri : application au protocole Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00864063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, modélisation et validation des protocoles de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université de Bordeaux 1, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05610571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId583"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25656,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3DAE311"/>
+    <w:nsid w:val="3DE1E377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25887,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7287-874X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078661803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5572-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/atnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dafeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Bouhatem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Belkacem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Abba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25344-7_33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanvon Ferdinand Atta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Oumtanaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.120297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ziani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2021.116265" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Benatia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meftah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Benatia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Smail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/telfor2001002E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898944v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boumedjout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Belbachir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07582-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Adepo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Abid Maaloul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Taktak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2832658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ben Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-018-0587-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Issa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Raoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konat&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2018.1012060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-016-0522-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Maaloul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.04.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kanj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000760" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Snoussaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mliki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1927" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Charfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000553" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadri Messabih" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mekki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2014.06.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Babri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2012.050217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0323-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Bigos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Foll" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Nakajima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070608" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180751v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2006.08.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.02.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42LSJ2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cordeiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Body" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180758v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950397v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao Lan Chiang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904337" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC/SmartCity/DSS.2018.00097" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464840" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khitem Ben Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS.2018.8370431" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996614" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Walha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Obaidat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997278" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thorey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Legouable" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321647v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Kerrar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zetili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Turki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Matthieu Kanj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440674" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305742v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Yazid Saidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444788" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari Fourati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507246" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247438" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183302v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selem Trabelsi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850329" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2014.7017042" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIMS.2014.30" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183306v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073202" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vuichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings.2014.94" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074568v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCT.2014.6933228" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134197v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6970727" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Blouza" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249935" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bitar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELABIRA.2012.6235088" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183600v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214240" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586103v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183797v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Omar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekkakia Zoulikha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931431" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2011.5929191" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC.2011.5872276" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183781v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Babonneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013604" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586069v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540605v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2010.168" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470547v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Babonneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2010.5587310" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184108v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184115v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_40" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184144v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2008.4769048" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_56" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586005v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184179v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC-7.2008.10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530239v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184229v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chaieb" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2007.4404195" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184190v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2007.4444119" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184185v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.87" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184191v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.471" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180771v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184233v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chaieb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184237v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184267v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.27" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577790" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084502v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry K. Feuzeu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2005.12" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585975v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503088v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viana" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruela" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530338v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503027v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358673" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530320v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jawhar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192830" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806179v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudani" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191279" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503053v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585792v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505420v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rodrigues" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807898v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bommart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrari" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585818v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806182v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021781" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806198v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddasir Tufail" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581922v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806204v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Tufail" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806203v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.290463" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806208v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806209v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501466v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581916v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806904v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Zhou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807126v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807205v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Boisseau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Blusseau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807249v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58179-0_68" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491221v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490723v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807373v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI.1993.315380" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490694v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lutmann" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807456v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/646950.712877" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807425v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/131214.131250" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490658v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807787v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55639-7_32" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490605v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808079v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mora" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808086v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807922v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807924v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490581v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berthelin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490491v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808097v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808092v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808094v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001066v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loyer" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012038v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mardon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084476v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180753v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le (nom Collectif) Cizault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180756v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551471v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374828v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073907v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Z. Zhou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074637v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00864063v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bernard-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7287-874X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078661803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iVAMlSkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5572-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/atnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dafeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Bouhatem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ait Belkacem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Abba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25344-7_33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanvon Ferdinand Atta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Oumtanaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2022.120297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12050211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Ziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2021.116265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Benatia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meftah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebbah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2021.102397" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Benatia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Smail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/telfor2001002E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boumedjout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gueguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia Maaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Belbachir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-020-07582-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Adepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Issa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Raoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Konat&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Christian Ad&#233;po" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2018.1012060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ben Ameur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-018-0587-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-016-0522-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539826v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Maaloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2017.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kanj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000760" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Abid Maaloul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Taktak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2832658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2017.0201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Aboulhassan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-015-1165-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Farhat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-4321-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2017.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Snoussaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kanj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000553" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2527023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mliki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Kamoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3097" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1927" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Charfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gueguen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2942" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Gong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2015.2457092" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem El Helou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2957-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moety" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.09.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2015.2416987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Frikha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9273-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Mekkakia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadri Messabih" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mekki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijcnis.2014.06.01" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186081v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1869-0238-5-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Babri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bachir Djarallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2014.062229" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Belghith" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2012.050217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.090611.111529" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Drid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ghani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0323-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Molnar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunming Qiao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.3.000323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540953v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0203-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540937v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-010-0243-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538615v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0200-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid Saidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2009.01.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538616v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-009-0213-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PNJBBMG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.922072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Bigos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Foll" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070608" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2006.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boudani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.02.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42LSJ2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cordeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruela" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Body" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183971v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487105v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCN53733.2021.9686110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nimr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao Lan Chiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chafii" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904337" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Khdhir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mnif" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khitem Ben Ali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS.2018.8370431" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC/SmartCity/DSS.2018.00097" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875381v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464840" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660888v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Walha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Obaidat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997278" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543930v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996614" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660934v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2017.8004219" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321647v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Kerrar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zetili" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2016.7577100" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497211" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Matthieu Kanj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440674" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Turki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7511019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305742v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Yazid Saidi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444788" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alawe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thorey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Legouable" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.11" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samhat Abed Ellatif" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DICTAP.2015.7113167" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266423v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARCSE.2015.7338132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7145955" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204720v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aug&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7328990" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266433v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168667v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Dirani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343514" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2015.7069355" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154824v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266476" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247438" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2015.7266513" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Chaari Fourati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2015.7507246" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057102v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICeND.2014.6991192" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selem Trabelsi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850329" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCCC.2014.7017042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183313v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIMS.2014.30" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073202" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vuichard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings.2014.94" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952727" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012034v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCT.2014.6933228" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130449v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020801" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666627" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134197v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2013.6970727" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2013.6692374" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183602v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Adj Said" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183593v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Jawhar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Bitar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RELABIRA.2012.6235088" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183600v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kies" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214240" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183769v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Had Said" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp.2012.6154768" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183350v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Blouza" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249935" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677166v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2012.6164347" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183348v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Salhi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2012.6289247" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738078v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CQR.2012.6267097" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183809v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCC.2011.5872276" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183815v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2011.5723105" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648155v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183797v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Omar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekkakia Zoulikha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931431" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183803v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2011.5929191" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183781v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Babonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSN.2011.6013604" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183777v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sauze" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.34" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586069v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642319v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22875-9_41" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586103v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677163v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2011.6115180" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540603v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2010.5587310" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538612v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Babonneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540601v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184103v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2010.5715774" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470547v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541047v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2010.5643912" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00541058v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_27" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Bergmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2010.33" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738402v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PGC.2010.5705942" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540605v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2010.168" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538614v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541041v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2009.5355172" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184115v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_40" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541035v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2009.5235386" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737278" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184118v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664191" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79549-0_56" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586005v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC-7.2008.10" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541027v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2008.4664188" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184146v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pocquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Parraud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.115" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184144v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2008.4769048" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184190v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chaieb" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2007.4444119" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.87" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184191v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2007.471" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180768v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gyula" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379153" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184181v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Idoudi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Belghith" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITICT.2007.4475673" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180759v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184229v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2007.4404195" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184233v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chaieb" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530271v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678265" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184237v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501893v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30582-8_71" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184244v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2005.1577790" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084502v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry K. Feuzeu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2005.12" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585975v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184262v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fort" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_95" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.27" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184257v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11408901_27" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530331v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503088v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Viana" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruela" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530320v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503027v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2004.1358673" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459436v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Courtay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807898v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodriguez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bommart" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrari" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585818v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585792v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505420v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rodrigues" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802096v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503053v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806171v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jawhar" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Doughan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMSYM.2003.1192830" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806179v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2003.1191279" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806182v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2002.1021781" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806198v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddasir Tufail" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581922v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806208v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassir Tufail" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806203v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.290463" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806871v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Zhou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501466v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581916v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806904v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806209v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807205v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Boisseau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Blusseau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807126v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807249v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel H&#233;lary" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58179-0_68" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491221v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001338v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Castanet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490723v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807373v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI.1993.315380" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490694v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lutmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807425v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/131214.131250" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490658v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807456v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/646950.712877" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807908v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rafiq" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490605v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807787v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55639-7_32" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807918v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Kamoun" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Navaro" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807922v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807924v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mora" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808079v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490581v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berthelin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808094v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dutheillet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808088v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490491v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808097v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808092v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001066v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loyer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012038v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mardon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541014v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-707-2.ch008" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084476v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180753v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le (nom Collectif) Cizault" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180756v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551471v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374828v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770596v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073907v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Z. Zhou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073950v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074637v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00864063v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05610571v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>